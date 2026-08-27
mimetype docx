--- v0 (2026-03-20)
+++ v1 (2026-08-27)
@@ -1,52 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F08F8A6" w14:textId="089B6BDD" w:rsidR="00356E62" w:rsidRPr="00E21EFB" w:rsidRDefault="00115D93" w:rsidP="00402101">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:t xml:space="preserve">EuroHPC </w:t>
       </w:r>
       <w:r w:rsidR="00E71046" w:rsidRPr="00E71046">
         <w:t xml:space="preserve">Joint Undertaking (JU) </w:t>
       </w:r>
       <w:r w:rsidR="00F7478A">
         <w:t xml:space="preserve">AI Factory </w:t>
       </w:r>
       <w:r w:rsidR="008029AD">
         <w:t>Playground</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:t xml:space="preserve"> Access</w:t>
       </w:r>
     </w:p>
@@ -385,50 +387,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="3527"/>
         <w:gridCol w:w="726"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A82266" w:rsidRPr="004976AF" w14:paraId="3C09C93E" w14:textId="77777777" w:rsidTr="00CC5852">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1717122215"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7BDC1E78" w14:textId="77777777" w:rsidR="00A82266" w:rsidRPr="004976AF" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -444,50 +447,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Machine Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="2145696179"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="34238FC9" w14:textId="77777777" w:rsidR="00A82266" w:rsidRPr="004976AF" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -510,50 +514,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Audio (speech recognition, speech synthesis, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82266" w:rsidRPr="004976AF" w14:paraId="30280FF5" w14:textId="77777777" w:rsidTr="00CC5852">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="2114159454"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5E7A1727" w14:textId="77777777" w:rsidR="00A82266" w:rsidRPr="004976AF" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -569,50 +574,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Natural Language Processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="251706356"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="34D52C77" w14:textId="77777777" w:rsidR="00A82266" w:rsidRPr="004976AF" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -635,50 +641,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Robotic process automation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82266" w:rsidRPr="004976AF" w14:paraId="5072876E" w14:textId="77777777" w:rsidTr="00CC5852">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-293445231"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0BF909D7" w14:textId="77777777" w:rsidR="00A82266" w:rsidRPr="004976AF" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -695,50 +702,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Generative Language Modeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1534846431"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="205820B9" w14:textId="77777777" w:rsidR="00A82266" w:rsidRPr="004976AF" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -761,50 +769,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Virtual agents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82266" w:rsidRPr="004976AF" w14:paraId="350A1B55" w14:textId="77777777" w:rsidTr="00CC5852">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="405963697"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="54C27661" w14:textId="77777777" w:rsidR="00A82266" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -822,50 +831,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deep Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1779214203"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2D140758" w14:textId="77777777" w:rsidR="00A82266" w:rsidRPr="004976AF" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -888,50 +898,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Decision management: Classified and statistical learning methods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82266" w:rsidRPr="004976AF" w14:paraId="3FFA10EF" w14:textId="77777777" w:rsidTr="00CC5852">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1856775166"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5FC763EB" w14:textId="77777777" w:rsidR="00A82266" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -963,50 +974,51 @@
               </w:rPr>
               <w:t>, etc.</w:t>
             </w:r>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="475887116"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="652A54F7" w14:textId="77777777" w:rsidR="00A82266" w:rsidRPr="004976AF" w:rsidRDefault="00A82266" w:rsidP="00CC5852">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1145,87 +1157,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4927"/>
       </w:tblGrid>
       <w:tr w:rsidR="00674C65" w14:paraId="419C0662" w14:textId="77777777" w:rsidTr="00317E73">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11717335" w14:textId="3048180E" w:rsidR="00674C65" w:rsidRDefault="00674C65" w:rsidP="00674C65">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Overall duration of the project in months (</w:t>
-[...35 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Overall duration of the project in months (1, 2, 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="485D6297" w14:textId="77777777" w:rsidR="00674C65" w:rsidRDefault="00674C65" w:rsidP="00674C65">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00674C65" w14:paraId="523CB8D6" w14:textId="77777777" w:rsidTr="00317E73">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
@@ -1406,50 +1382,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="684"/>
         <w:gridCol w:w="3933"/>
         <w:gridCol w:w="1153"/>
         <w:gridCol w:w="4031"/>
       </w:tblGrid>
       <w:tr w:rsidR="00062781" w:rsidRPr="004976AF" w14:paraId="5370E64F" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-185756168"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="25303ED2" w14:textId="77777777" w:rsidR="00062781" w:rsidRPr="004976AF" w:rsidRDefault="00062781" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1466,50 +1443,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Leonardo Booster (CINECA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1672324419"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1E019E10" w14:textId="77777777" w:rsidR="00062781" w:rsidRPr="004976AF" w:rsidRDefault="00062781" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1531,50 +1509,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 ACC (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0354" w:rsidRPr="004976AF" w14:paraId="1D86C2F5" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1504863909"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2D40407D" w14:textId="77777777" w:rsidR="00CB0354" w:rsidRPr="004976AF" w:rsidRDefault="00CB0354" w:rsidP="00CB0354">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1591,130 +1570,141 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LUMI-G (CSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="263039388"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="598E4A62" w14:textId="77777777" w:rsidR="00CB0354" w:rsidRPr="004976AF" w:rsidRDefault="00CB0354" w:rsidP="00CB0354">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42C86991" w14:textId="2FEAA23B" w:rsidR="00CB0354" w:rsidRPr="00A93CDF" w:rsidRDefault="005F12B0" w:rsidP="00CB0354">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina GPU (</w:t>
+              <w:t>MeluXina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GPU (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LuxProvide</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0354" w:rsidRPr="004976AF" w14:paraId="615F926B" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-102045852"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="55F1FE54" w14:textId="77777777" w:rsidR="00CB0354" w:rsidRPr="004976AF" w:rsidRDefault="00CB0354" w:rsidP="00CB0354">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1730,50 +1720,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vega GPU (IZUM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="210542109"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="621974BA" w14:textId="77777777" w:rsidR="00CB0354" w:rsidRPr="004976AF" w:rsidRDefault="00CB0354" w:rsidP="00CB0354">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1785,113 +1776,172 @@
           <w:p w14:paraId="059FDFF6" w14:textId="1A68608D" w:rsidR="00CB0354" w:rsidRPr="004976AF" w:rsidRDefault="005F12B0" w:rsidP="00CB0354">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Discoverer GPU</w:t>
             </w:r>
             <w:r w:rsidR="00A874A3">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (SofiaTech)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F12B0" w:rsidRPr="004976AF" w14:paraId="28A37CC1" w14:textId="77777777" w:rsidTr="00C13538">
+      <w:tr w:rsidR="00B87121" w:rsidRPr="004976AF" w14:paraId="2FCF94AE" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="5184" w:type="dxa"/>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:id w:val="-859349357"/>
+            <w:id w:val="-1395346176"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2A80F999" w14:textId="77777777" w:rsidR="005F12B0" w:rsidRDefault="005F12B0" w:rsidP="00CB0354">
+              <w:p w14:paraId="73CF6BE4" w14:textId="4554AEB3" w:rsidR="00B87121" w:rsidRDefault="00020CA4" w:rsidP="00B87121">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30F43D8C" w14:textId="52021BB9" w:rsidR="005F12B0" w:rsidRPr="004976AF" w:rsidRDefault="005F12B0" w:rsidP="00CB0354">
+          <w:p w14:paraId="776B08FA" w14:textId="74AA1CE3" w:rsidR="00B87121" w:rsidRDefault="00B87121" w:rsidP="00B87121">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>JUPITER Booster (JSC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:id w:val="1207380713"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1153" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="60446876" w14:textId="0EA6092D" w:rsidR="00B87121" w:rsidRDefault="00020CA4" w:rsidP="00B87121">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B686AA2" w14:textId="575E19CE" w:rsidR="00B87121" w:rsidRDefault="00020CA4" w:rsidP="00B87121">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Arrhenius GPU (NAISS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B9A763B" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BED8DF4" w14:textId="567D329D" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00AD329A" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1910,51 +1960,65 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="0077729A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rganization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BCBB23" w14:textId="7FCCB809" w:rsidR="00F84A21" w:rsidRPr="00AF31D7" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please fill in the information in the table below.</w:t>
+        <w:t xml:space="preserve">Please fill in the information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the table below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="7224"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E71046" w:rsidRPr="00E21EFB" w14:paraId="2DEC337E" w14:textId="77777777" w:rsidTr="00317E73">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
@@ -2402,50 +2466,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="4263"/>
       </w:tblGrid>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="57BE3DB8" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="271913492"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="23C4D60A" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2462,50 +2527,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Biochemistry, Bioinformatics and Life sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="216175645"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1D07C8D4" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2527,50 +2593,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fundamental Constituents of Matter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="0480AE81" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-798293018"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="38529370" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2587,50 +2654,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chemical Sciences and Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1141580160"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="337EDD8F" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2651,50 +2719,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Linguistics, Cognition and Culture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="2C545CDD" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1527167026"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="57B334D2" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2711,50 +2780,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Earth System Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1657838350"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="07913212" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2775,50 +2845,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mathematics and Computer Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="7199FCC7" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-283200639"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3B7B5E6E" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2833,50 +2904,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Economics, Finance and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1050738863"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="399A5A4F" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2895,50 +2967,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Physiology and Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="66DDABBD" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-449009331"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3B8349D1" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2961,50 +3034,51 @@
               </w:rPr>
               <w:t>Engineerin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1052500135"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="249737A3" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3819,51 +3893,65 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35C9C68E" w14:textId="77777777" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A360D4" w14:textId="1330CF55" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other software used on the EuroHPC </w:t>
+        <w:t xml:space="preserve">Other software </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the EuroHPC </w:t>
       </w:r>
       <w:r w:rsidR="00F25887">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">JU </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>systems. Usage of post-processing or pre-processing tools.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1900EAF2" w14:textId="31BB3C05" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -4342,63 +4430,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="10209E02" w14:textId="77777777" w:rsidR="00DA33E1" w:rsidRDefault="00DA33E1" w:rsidP="00DA33E1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5145757A" w14:textId="77777777" w:rsidR="00F3512A" w:rsidRPr="004976AF" w:rsidRDefault="00F3512A" w:rsidP="00F3512A">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Description of the results obtained, future perspectives, benefits to the</w:t>
+        <w:t xml:space="preserve">Description of the results obtained, future perspectives, benefits to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>society and the benefits of using computer resources</w:t>
+        <w:t>society</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the benefits of using computer resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E75078" w14:textId="77777777" w:rsidR="00D647D4" w:rsidRPr="004976AF" w:rsidRDefault="00D647D4" w:rsidP="00D647D4">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225DC8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below</w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> (maximum 1000 words).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4790,51 +4892,65 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CC67FFD" w14:textId="55FCBEEA" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C350A65" w14:textId="7E5A2A06" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explanation of how the computer time was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used. </w:t>
+        <w:t xml:space="preserve">Explanation of how the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>computer time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E7E8F9" w14:textId="333AFA1B" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (maximum 500 words).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
@@ -4945,75 +5061,75 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D88F3C6" w14:textId="29FCA535" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C5AB785" w14:textId="77777777" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidSect="00F96ECD">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AAE51B1" w14:textId="77777777" w:rsidR="00252B5B" w:rsidRDefault="00252B5B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="13023C23" w14:textId="77777777" w:rsidR="00217BAE" w:rsidRDefault="00217BAE" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02BB21BB" w14:textId="77777777" w:rsidR="00252B5B" w:rsidRDefault="00252B5B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="745DEF45" w14:textId="77777777" w:rsidR="00217BAE" w:rsidRDefault="00217BAE" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5120,51 +5236,51 @@
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7A622777" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
+            <v:line w14:anchorId="19D86A8B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
               <w10:wrap type="square" anchorx="margin" anchory="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="114"/>
       <w:tblW w:w="10042" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2093"/>
       <w:gridCol w:w="6804"/>
@@ -5307,166 +5423,166 @@
           </w:r>
           <w:r w:rsidR="000A1854">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>AI</w:t>
           </w:r>
           <w:r w:rsidR="00261BD2">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> Factory Playgroud Access</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> – Final Report</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1145" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="671E78C3" w14:textId="3EB7B7AC" w:rsidR="00FB2D28" w:rsidRDefault="00261BD2" w:rsidP="00BB4851">
+        <w:p w14:paraId="671E78C3" w14:textId="7049A4B8" w:rsidR="00FB2D28" w:rsidRDefault="00020CA4" w:rsidP="00BB4851">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>06</w:t>
+            <w:t>16</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/0</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>7</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/20</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-264308325"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="19317B"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="497988A4" w14:textId="4B4CF002" w:rsidR="00870456" w:rsidRDefault="00870456" w:rsidP="00E5696D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="4513" w:hanging="4513"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00000000" w:rsidP="00905029">
+      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00217BAE" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C3E3CEA" w14:textId="77777777" w:rsidR="00252B5B" w:rsidRDefault="00252B5B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="26A5402F" w14:textId="77777777" w:rsidR="00217BAE" w:rsidRDefault="00217BAE" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66D18A2C" w14:textId="77777777" w:rsidR="00252B5B" w:rsidRDefault="00252B5B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="7CCDFBD9" w14:textId="77777777" w:rsidR="00217BAE" w:rsidRDefault="00217BAE" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120955C8" w14:textId="238D4488" w:rsidR="0097433E" w:rsidRDefault="00F96ECD" w:rsidP="00E5696D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="4513" w:hanging="4513"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="page1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -6758,119 +6874,123 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1132793717">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1213273301">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="930699039">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="365761600">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D422BE"/>
     <w:rsid w:val="000033F6"/>
     <w:rsid w:val="00003888"/>
     <w:rsid w:val="000071C2"/>
     <w:rsid w:val="0001100D"/>
     <w:rsid w:val="00016ED7"/>
+    <w:rsid w:val="00020CA4"/>
     <w:rsid w:val="00030D4E"/>
     <w:rsid w:val="000448E9"/>
     <w:rsid w:val="00046FE3"/>
     <w:rsid w:val="000603DE"/>
     <w:rsid w:val="00062781"/>
     <w:rsid w:val="000648F1"/>
     <w:rsid w:val="0009413B"/>
     <w:rsid w:val="000A1854"/>
     <w:rsid w:val="000A6A98"/>
     <w:rsid w:val="000B0568"/>
     <w:rsid w:val="000C4315"/>
     <w:rsid w:val="000D2B92"/>
     <w:rsid w:val="000D3E38"/>
     <w:rsid w:val="000D6031"/>
     <w:rsid w:val="000D6252"/>
     <w:rsid w:val="000E3CED"/>
     <w:rsid w:val="000E7B6E"/>
     <w:rsid w:val="00100A55"/>
     <w:rsid w:val="00115D93"/>
     <w:rsid w:val="00123613"/>
     <w:rsid w:val="0012524F"/>
     <w:rsid w:val="00125DF9"/>
     <w:rsid w:val="00126EF4"/>
     <w:rsid w:val="00133CFE"/>
     <w:rsid w:val="0014637E"/>
     <w:rsid w:val="00146C13"/>
     <w:rsid w:val="00160B82"/>
     <w:rsid w:val="00186FC8"/>
     <w:rsid w:val="00197C34"/>
     <w:rsid w:val="001A0268"/>
     <w:rsid w:val="001C1F20"/>
     <w:rsid w:val="001E0A2F"/>
     <w:rsid w:val="001E3BF5"/>
     <w:rsid w:val="001F41FC"/>
     <w:rsid w:val="00200070"/>
     <w:rsid w:val="00200E59"/>
     <w:rsid w:val="0020122F"/>
     <w:rsid w:val="00207C8D"/>
     <w:rsid w:val="00211F9E"/>
+    <w:rsid w:val="00217BAE"/>
     <w:rsid w:val="00221582"/>
     <w:rsid w:val="002308EE"/>
     <w:rsid w:val="00243034"/>
     <w:rsid w:val="0024691F"/>
     <w:rsid w:val="0024784A"/>
     <w:rsid w:val="00251AC4"/>
     <w:rsid w:val="00252B5B"/>
     <w:rsid w:val="0025714C"/>
     <w:rsid w:val="0026143E"/>
     <w:rsid w:val="00261BD2"/>
     <w:rsid w:val="002637D0"/>
     <w:rsid w:val="00267550"/>
     <w:rsid w:val="00271746"/>
     <w:rsid w:val="00274C4B"/>
     <w:rsid w:val="00280414"/>
     <w:rsid w:val="0028051A"/>
     <w:rsid w:val="00283C65"/>
     <w:rsid w:val="002A2FDB"/>
     <w:rsid w:val="002B2D1B"/>
     <w:rsid w:val="002B6D98"/>
     <w:rsid w:val="002C159B"/>
     <w:rsid w:val="002C5F47"/>
     <w:rsid w:val="002D0A2E"/>
     <w:rsid w:val="002D3163"/>
     <w:rsid w:val="002E28AE"/>
@@ -6975,77 +7095,80 @@
     <w:rsid w:val="005D1DC7"/>
     <w:rsid w:val="005E1692"/>
     <w:rsid w:val="005F12B0"/>
     <w:rsid w:val="005F2D70"/>
     <w:rsid w:val="006075BC"/>
     <w:rsid w:val="006140A3"/>
     <w:rsid w:val="0061524D"/>
     <w:rsid w:val="00615E49"/>
     <w:rsid w:val="0062186D"/>
     <w:rsid w:val="006308C2"/>
     <w:rsid w:val="0063108C"/>
     <w:rsid w:val="00645B6D"/>
     <w:rsid w:val="00646A40"/>
     <w:rsid w:val="00654C1E"/>
     <w:rsid w:val="00660BC5"/>
     <w:rsid w:val="00661EDA"/>
     <w:rsid w:val="00661F39"/>
     <w:rsid w:val="00673535"/>
     <w:rsid w:val="00674C65"/>
     <w:rsid w:val="006752AA"/>
     <w:rsid w:val="00680D05"/>
     <w:rsid w:val="006821CB"/>
     <w:rsid w:val="006825A6"/>
     <w:rsid w:val="006832B8"/>
     <w:rsid w:val="006A02A9"/>
+    <w:rsid w:val="006B455A"/>
     <w:rsid w:val="006B4CC7"/>
     <w:rsid w:val="006C0C24"/>
     <w:rsid w:val="006C20BF"/>
     <w:rsid w:val="006C57CC"/>
     <w:rsid w:val="006D79E6"/>
     <w:rsid w:val="006F3141"/>
     <w:rsid w:val="006F5865"/>
     <w:rsid w:val="006F6735"/>
     <w:rsid w:val="007005A9"/>
     <w:rsid w:val="00707C7C"/>
     <w:rsid w:val="0071498C"/>
     <w:rsid w:val="00716151"/>
     <w:rsid w:val="00722912"/>
     <w:rsid w:val="00722F2F"/>
     <w:rsid w:val="007240C3"/>
     <w:rsid w:val="0072726C"/>
     <w:rsid w:val="00732B73"/>
+    <w:rsid w:val="00735BF5"/>
     <w:rsid w:val="00746D3D"/>
     <w:rsid w:val="00751B04"/>
     <w:rsid w:val="0075431D"/>
     <w:rsid w:val="00756AAC"/>
     <w:rsid w:val="00761A7C"/>
     <w:rsid w:val="0077729A"/>
     <w:rsid w:val="007774EF"/>
     <w:rsid w:val="00784A75"/>
     <w:rsid w:val="007853CC"/>
     <w:rsid w:val="00787F50"/>
+    <w:rsid w:val="00790112"/>
     <w:rsid w:val="007961EA"/>
     <w:rsid w:val="007B3317"/>
     <w:rsid w:val="007B5FD2"/>
     <w:rsid w:val="007B6270"/>
     <w:rsid w:val="007B70AA"/>
     <w:rsid w:val="007C01E8"/>
     <w:rsid w:val="007D7D35"/>
     <w:rsid w:val="007E0BA0"/>
     <w:rsid w:val="007E0D91"/>
     <w:rsid w:val="007F3A92"/>
     <w:rsid w:val="007F4ECF"/>
     <w:rsid w:val="007F6902"/>
     <w:rsid w:val="007F75F7"/>
     <w:rsid w:val="007F7CFE"/>
     <w:rsid w:val="00800883"/>
     <w:rsid w:val="008029AD"/>
     <w:rsid w:val="00815DC8"/>
     <w:rsid w:val="00831655"/>
     <w:rsid w:val="00835347"/>
     <w:rsid w:val="00836B5B"/>
     <w:rsid w:val="00843699"/>
     <w:rsid w:val="00856A20"/>
     <w:rsid w:val="00857D68"/>
     <w:rsid w:val="008623F0"/>
     <w:rsid w:val="00864712"/>
@@ -7119,58 +7242,60 @@
     <w:rsid w:val="00AB752E"/>
     <w:rsid w:val="00AC7855"/>
     <w:rsid w:val="00AD0190"/>
     <w:rsid w:val="00AD102D"/>
     <w:rsid w:val="00AD329A"/>
     <w:rsid w:val="00AE2044"/>
     <w:rsid w:val="00AF2D76"/>
     <w:rsid w:val="00AF31D7"/>
     <w:rsid w:val="00AF6D2B"/>
     <w:rsid w:val="00AF7F03"/>
     <w:rsid w:val="00B00E15"/>
     <w:rsid w:val="00B136CE"/>
     <w:rsid w:val="00B238D9"/>
     <w:rsid w:val="00B30A34"/>
     <w:rsid w:val="00B329ED"/>
     <w:rsid w:val="00B45557"/>
     <w:rsid w:val="00B45EBF"/>
     <w:rsid w:val="00B46CF7"/>
     <w:rsid w:val="00B66787"/>
     <w:rsid w:val="00B6739B"/>
     <w:rsid w:val="00B73951"/>
     <w:rsid w:val="00B75A73"/>
     <w:rsid w:val="00B768DC"/>
     <w:rsid w:val="00B81BE9"/>
     <w:rsid w:val="00B8477D"/>
+    <w:rsid w:val="00B87121"/>
     <w:rsid w:val="00BA3130"/>
     <w:rsid w:val="00BA69A6"/>
     <w:rsid w:val="00BA6FC4"/>
     <w:rsid w:val="00BB4851"/>
     <w:rsid w:val="00BB7471"/>
     <w:rsid w:val="00BB76A0"/>
     <w:rsid w:val="00BD5A6D"/>
     <w:rsid w:val="00BE1B09"/>
+    <w:rsid w:val="00BE4F53"/>
     <w:rsid w:val="00BF24DE"/>
     <w:rsid w:val="00C01466"/>
     <w:rsid w:val="00C016A7"/>
     <w:rsid w:val="00C12948"/>
     <w:rsid w:val="00C1354B"/>
     <w:rsid w:val="00C14FF3"/>
     <w:rsid w:val="00C240E2"/>
     <w:rsid w:val="00C45A45"/>
     <w:rsid w:val="00C45EDD"/>
     <w:rsid w:val="00C4607D"/>
     <w:rsid w:val="00C51BEE"/>
     <w:rsid w:val="00C61899"/>
     <w:rsid w:val="00C64BF0"/>
     <w:rsid w:val="00C71B4B"/>
     <w:rsid w:val="00C87F9B"/>
     <w:rsid w:val="00C94CE2"/>
     <w:rsid w:val="00CB0354"/>
     <w:rsid w:val="00CC029C"/>
     <w:rsid w:val="00CC15EF"/>
     <w:rsid w:val="00CC1E59"/>
     <w:rsid w:val="00CD6AF2"/>
     <w:rsid w:val="00CE480D"/>
     <w:rsid w:val="00CF28CC"/>
     <w:rsid w:val="00CF3C15"/>
     <w:rsid w:val="00CF5344"/>
@@ -8931,51 +9056,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1050959074">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9235,57 +9360,72 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f314ccf6-9aa5-48cd-9363-a26f75899780">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3fc9b62a-bc61-4aac-89fe-00e1e567028b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f314ccf6-9aa5-48cd-9363-a26f75899780" xmlns:ns3="3fc9b62a-bc61-4aac-89fe-00e1e567028b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="df38b36a86aa46f95a994e7b11f9d1e3" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100858E81E8D3D4C74BB860FD9F47101769" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb9e1545d013e5352484e8b395131ad3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f314ccf6-9aa5-48cd-9363-a26f75899780" xmlns:ns3="3fc9b62a-bc61-4aac-89fe-00e1e567028b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="424a9c4182176d018c501ede562d358d" ns2:_="" ns3:_="">
     <xsd:import namespace="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
     <xsd:import namespace="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -9494,116 +9634,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{800933C9-1180-4C85-9521-9B721D648278}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
+    <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6C91CC-8DA5-40F1-8321-E4332997BBBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF9713D-7B62-4F5C-89D7-0E1F037E72D3}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1315BF3A-BAB2-4E29-A0AB-EF87942D833D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
     <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8727F1EF-DCB0-4F63-A409-0495BBAD4952}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>712</Words>
-  <Characters>4060</Characters>
+  <Words>716</Words>
+  <Characters>4082</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4763</CharactersWithSpaces>
+  <CharactersWithSpaces>4789</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Marjolein Oorsprong</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100858E81E8D3D4C74BB860FD9F47101769</vt:lpwstr>
+  </property>
+</Properties>
+</file>