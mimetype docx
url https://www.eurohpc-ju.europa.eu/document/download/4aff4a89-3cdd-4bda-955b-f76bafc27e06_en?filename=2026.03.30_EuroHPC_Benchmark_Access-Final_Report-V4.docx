--- v0 (2026-04-01)
+++ v1 (2026-07-17)
@@ -277,50 +277,51 @@
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1438"/>
         <w:gridCol w:w="8272"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C01466" w:rsidRPr="00225DC8" w14:paraId="100F4573" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1744639134"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1438" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="42BADEA6" w14:textId="77777777" w:rsidR="00C01466" w:rsidRPr="004976AF" w:rsidRDefault="00C01466" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -341,50 +342,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Industry involvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01466" w:rsidRPr="00225DC8" w14:paraId="6A27A46E" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1983960702"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1438" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="34E80CEB" w14:textId="77777777" w:rsidR="00C01466" w:rsidRPr="004976AF" w:rsidRDefault="00C01466" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -777,50 +779,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="684"/>
         <w:gridCol w:w="3933"/>
         <w:gridCol w:w="1153"/>
         <w:gridCol w:w="4031"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="7F58435E" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-185756168"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5331443D" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -836,236 +839,116 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vega CPU (IZUM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1672324419"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2280DD19" w14:textId="2C6DBD71" w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44AEC214" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRPr="00225DC8" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vega GPU (IZUM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="00E6408B" w14:textId="77777777" w:rsidTr="00F8184A">
-[...120 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="55EFB9D3" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-102045852"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1C46C5A7" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1107,50 +990,51 @@
               <w:t>LuxProvide</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="210542109"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="004A9D46" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1197,50 +1081,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="2C3C64FD" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1233129791"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="68B8C8FD" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1289,50 +1174,51 @@
               <w:t>LuxProvide</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0008422F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="303830748"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="64DE98AD" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1377,50 +1263,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="0054DDA0" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-859349357"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="23FB0552" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1453,50 +1340,51 @@
               <w:t>SofiaTech</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1563472244"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="77193185" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1518,50 +1406,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deucalion ARM (FCT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="6E26DE8A" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-630704539"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="52C6F088" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1578,50 +1467,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deucalion x86 (FCT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="2082867152"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="52BA6B08" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1643,50 +1533,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deucalion GPU (FCT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="08507CCE" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1974673122"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="64345515" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1703,50 +1594,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LUMI-C (CSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1315573168"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0E1B452E" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1768,50 +1660,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>LUMI-G (CSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="32E37539" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-505280578"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="12D0A50F" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1828,50 +1721,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Leonardo Booster (CINECA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1488969918"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="12F323D9" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1893,50 +1787,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Leonardo DCGP (CINECA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="30B10487" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-428341515"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5B14CAA5" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1953,50 +1848,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 GPP (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1537110440"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="216AA50D" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2018,50 +1914,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 ACC (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0B2F" w:rsidRPr="004976AF" w14:paraId="7865CB5C" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2048133311"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="12077434" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2085,244 +1982,390 @@
               </w:rPr>
               <w:t>MN5 HBM</w:t>
             </w:r>
             <w:r w:rsidR="0008422F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-80151545"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3481B67F" w14:textId="77777777" w:rsidR="00FA0B2F" w:rsidRDefault="00FA0B2F" w:rsidP="00F8184A">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F43000C" w14:textId="1266BB8C" w:rsidR="00FA0B2F" w:rsidRDefault="00CE5B7F" w:rsidP="00F8184A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 NG-GPP</w:t>
             </w:r>
             <w:r w:rsidR="0081040C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (BSC)</w:t>
             </w:r>
-            <w:r w:rsidR="0081040C">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE5B7F" w:rsidRPr="004976AF" w14:paraId="73758F9F" w14:textId="77777777" w:rsidTr="00F8184A">
+      <w:tr w:rsidR="00EE18FD" w:rsidRPr="004976AF" w14:paraId="73758F9F" w14:textId="77777777" w:rsidTr="00F8184A">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-609976640"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="078D1D34" w14:textId="29542259" w:rsidR="00CE5B7F" w:rsidRDefault="00CE5B7F" w:rsidP="00CE5B7F">
+              <w:p w14:paraId="078D1D34" w14:textId="29542259" w:rsidR="00EE18FD" w:rsidRDefault="00EE18FD" w:rsidP="00EE18FD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA60711" w14:textId="1BB68348" w:rsidR="00CE5B7F" w:rsidRPr="00497A54" w:rsidRDefault="00CE5B7F" w:rsidP="00CE5B7F">
+          <w:p w14:paraId="4BA60711" w14:textId="51C4DEA1" w:rsidR="00EE18FD" w:rsidRPr="00497A54" w:rsidRDefault="00EE18FD" w:rsidP="00EE18FD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Jupiter </w:t>
             </w:r>
             <w:r w:rsidRPr="00497A54">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Booster</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (FZJ)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:r w:rsidR="00F259AF">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>JSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:id w:val="-505443469"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1153" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B69F357" w14:textId="542066BE" w:rsidR="00EE18FD" w:rsidRDefault="00EE18FD" w:rsidP="00EE18FD">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA9141D" w14:textId="5516B85B" w:rsidR="00EE18FD" w:rsidRDefault="00EE18FD" w:rsidP="00EE18FD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Arrhenius GPU (NAISS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE18FD" w:rsidRPr="004976AF" w14:paraId="500F9241" w14:textId="77777777" w:rsidTr="00F8184A">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:id w:val="883762807"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="684" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="06BEAF52" w14:textId="04EEA632" w:rsidR="00EE18FD" w:rsidRDefault="00EE18FD" w:rsidP="00EE18FD">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C58A3F8" w14:textId="2F9BFEA1" w:rsidR="00EE18FD" w:rsidRDefault="00EE18FD" w:rsidP="00EE18FD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Arrhenius CPU (NAISS)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B69F357" w14:textId="77777777" w:rsidR="00CE5B7F" w:rsidRDefault="00CE5B7F" w:rsidP="00CE5B7F">
+          <w:p w14:paraId="4F97505D" w14:textId="77777777" w:rsidR="00EE18FD" w:rsidRDefault="00EE18FD" w:rsidP="00EE18FD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA9141D" w14:textId="77777777" w:rsidR="00CE5B7F" w:rsidRDefault="00CE5B7F" w:rsidP="00CE5B7F">
+          <w:p w14:paraId="7AF2CF81" w14:textId="77777777" w:rsidR="00EE18FD" w:rsidRDefault="00EE18FD" w:rsidP="00EE18FD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B9A763B" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="003B26E0">
+    <w:p w14:paraId="4B9A763B" w14:textId="77777777" w:rsidR="00E71046" w:rsidRDefault="00E71046" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0FE87A4E" w14:textId="77777777" w:rsidR="00F40F15" w:rsidRPr="00E21EFB" w:rsidRDefault="00F40F15" w:rsidP="003B26E0">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6BED8DF4" w14:textId="5F171B90" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BCBB23" w14:textId="7FCCB809" w:rsidR="00F84A21" w:rsidRPr="00AF31D7" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Please fill in the information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>in</w:t>
@@ -2351,51 +2394,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="7224"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E71046" w:rsidRPr="00E21EFB" w14:paraId="2DEC337E" w14:textId="77777777" w:rsidTr="00317E73">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F289E14" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="00317E73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21EFB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44453417" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="00317E73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E71046" w:rsidRPr="00E21EFB" w14:paraId="63C5057F" w14:textId="77777777" w:rsidTr="00317E73">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2513,59 +2555,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E-mail Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1798C2FA" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="00317E73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="197DBE12" w14:textId="6DFAB111" w:rsidR="00F84A21" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3A69CFB8" w14:textId="77777777" w:rsidR="00EF1A8C" w:rsidRPr="00E21EFB" w:rsidRDefault="00EF1A8C" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADC3F91" w14:textId="085DE6B9" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Project information</w:t>
       </w:r>
     </w:p>
@@ -2718,50 +2751,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="4155"/>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="4263"/>
       </w:tblGrid>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="57BE3DB8" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="271913492"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="23C4D60A" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2778,50 +2812,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Biochemistry, Bioinformatics and Life sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="216175645"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1D07C8D4" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2843,50 +2878,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fundamental Constituents of Matter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="0480AE81" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-798293018"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="38529370" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2903,50 +2939,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chemical Sciences and Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1141580160"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="337EDD8F" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2967,50 +3004,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Linguistics, Cognition and Culture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="2C545CDD" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1527167026"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="57B334D2" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3027,50 +3065,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Earth System Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1657838350"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="07913212" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3091,50 +3130,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mathematics and Computer Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="7199FCC7" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-283200639"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3B7B5E6E" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3149,50 +3189,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004976AF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Economics, Finance and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1050738863"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="399A5A4F" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3211,50 +3252,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Physiology and Medicine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0061524D" w:rsidRPr="004976AF" w14:paraId="66DDABBD" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-449009331"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="711" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3B8349D1" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3277,50 +3319,51 @@
               </w:rPr>
               <w:t>Engineerin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1052500135"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="249737A3" w14:textId="77777777" w:rsidR="0061524D" w:rsidRPr="004976AF" w:rsidRDefault="0061524D" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3403,50 +3446,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="3527"/>
         <w:gridCol w:w="726"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00356DC9" w:rsidRPr="004976AF" w14:paraId="55F0DAF5" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-430442431"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2F3019F6" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRPr="004976AF" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3462,50 +3506,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Machine Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1564759461"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1336628D" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRPr="004976AF" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3528,50 +3573,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Audio (speech recognition, speech synthesis, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00356DC9" w:rsidRPr="004976AF" w14:paraId="597BC76A" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1249567285"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="140CCAA3" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRPr="004976AF" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3587,50 +3633,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Natural Language Processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-668857091"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="63760518" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRPr="004976AF" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3653,50 +3700,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Robotic process automation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00356DC9" w:rsidRPr="004976AF" w14:paraId="24E3337B" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1693421380"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7C9E253D" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRPr="004976AF" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -3713,50 +3761,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Generative Language Modeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-930505248"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="717B1133" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRPr="004976AF" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3779,50 +3828,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Virtual agents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00356DC9" w:rsidRPr="004976AF" w14:paraId="2EDB21BF" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-263376639"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3B3AB646" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3840,50 +3890,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Deep Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1211797616"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0A8005EF" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRPr="004976AF" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3906,50 +3957,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Decision management: Classified and statistical learning methods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00356DC9" w:rsidRPr="004976AF" w14:paraId="4338BBA1" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="51354461"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="704" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="27AA68BE" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3981,50 +4033,51 @@
               </w:rPr>
               <w:t>, etc.</w:t>
             </w:r>
             <w:r w:rsidRPr="00437B5C">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1525393175"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="726" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="21B7BE18" w14:textId="77777777" w:rsidR="00356DC9" w:rsidRPr="004976AF" w:rsidRDefault="00356DC9" w:rsidP="00C13538">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -5355,59 +5408,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w14:paraId="23C04921" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="006E5505" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00AF183B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22C24631" w14:textId="49ADEB28" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="302330DA" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49805247" w14:textId="2209542B" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Execution step</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1279E184" w14:textId="68CD2E50" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
@@ -5548,60 +5592,60 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w14:paraId="7650E869" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="279ABCFC" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00AF183B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23B0FA61" w14:textId="57820FB0" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="003B26E0">
+    <w:p w14:paraId="33A0B279" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRDefault="00D10EA8" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A0B279" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="003B26E0">
+    <w:p w14:paraId="74B24105" w14:textId="77777777" w:rsidR="00F40F15" w:rsidRPr="00E21EFB" w:rsidRDefault="00F40F15" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10333AB9" w14:textId="3B0FB3EE" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Communication patterns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328C1C50" w14:textId="0788178D" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
@@ -5619,102 +5663,89 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>are the main communication patterns</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> used in your code configuration,</w:t>
       </w:r>
       <w:r w:rsidR="00271746">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> please</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> select the ones from </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> mentioned below (click once in the box to select it, click again to unselect):</w:t>
+        <w:t xml:space="preserve"> select the ones from the mentioned below (click once in the box to select it, click again to unselect):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="5235"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="3C964A03" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-686910357"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2398C31F" w14:textId="3F0C69BE" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5734,50 +5765,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Many / few / no point-to-point communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="3AA8FA15" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1462769991"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6CA22C01" w14:textId="1718B60E" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5797,50 +5829,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Many / few / no collective communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="59744E44" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1592745789"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7F8EBE35" w14:textId="3F53FF61" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5860,50 +5893,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Barrier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="029B265A" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="801580605"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5DEB6EB4" w14:textId="003D1DAF" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5923,50 +5957,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="0823E603" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2121370282"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="151AECA4" w14:textId="3BACA2AF" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -5986,50 +6021,51 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Broadcast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="6EF499E1" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1655452312"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="643BBB4F" w14:textId="36F90631" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -6049,106 +6085,98 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scatter/gather</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="00C3E091" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1150662938"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="716" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="38C03CAF" w14:textId="3A126C21" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E21EFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41E4C770" w14:textId="63E65511" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21EFB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>All to all</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5207CCA8" w14:textId="77777777" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="003B26E0">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5E39FA05" w14:textId="2F6CE826" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0012C0C4" w14:textId="12B9EAFB" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00402101" w:rsidP="00B73951">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00B73951" w:rsidRPr="00E21EFB">
         <w:rPr>
@@ -6370,60 +6398,60 @@
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">include a descriptive caption. </w:t>
       </w:r>
       <w:r w:rsidRPr="00402101">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please attach the images to this form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> (minimum resolution 300 dpi).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F238E52" w14:textId="5217B6DB" w:rsidR="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
+    <w:p w14:paraId="72CECBF1" w14:textId="0272DB55" w:rsidR="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72CECBF1" w14:textId="0272DB55" w:rsidR="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
+    <w:p w14:paraId="4DE42877" w14:textId="77777777" w:rsidR="00F40F15" w:rsidRDefault="00F40F15" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5163F5F7" w14:textId="5C0D511C" w:rsidR="00E21EFB" w:rsidRPr="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Data to deploy scalability curves</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B550C3F" w14:textId="4C7FCD64" w:rsidR="00E21EFB" w:rsidRPr="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
       <w:pPr>
@@ -6830,50 +6858,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C81CB28" w14:textId="3B37B37A" w:rsidR="00E21EFB" w:rsidRPr="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Strong scaling curve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185A7736" w14:textId="202D5A80" w:rsidR="00E21EFB" w:rsidRPr="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Please include the data </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
@@ -7835,50 +7864,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="659406A4" w14:textId="7ACFB0D8" w:rsidR="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="704F5D5C" w14:textId="0B3AA9E0" w:rsidR="00AA224C" w:rsidRPr="00E21EFB" w:rsidRDefault="00DA33E1" w:rsidP="00AA224C">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Usage of MPI-IO features</w:t>
       </w:r>
       <w:r w:rsidR="00402101">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, if applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637D4755" w14:textId="77777777" w:rsidR="00DA33E1" w:rsidRPr="00E21EFB" w:rsidRDefault="00DA33E1" w:rsidP="00DA33E1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below</w:t>
       </w:r>
@@ -7905,59 +7935,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA224C" w:rsidRPr="00E21EFB" w14:paraId="396CC0B6" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11E92CEA" w14:textId="77777777" w:rsidR="00AA224C" w:rsidRPr="00E21EFB" w:rsidRDefault="00AA224C" w:rsidP="00AF183B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CC0448F" w14:textId="77777777" w:rsidR="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7FEBEAAC" w14:textId="1C29C655" w:rsidR="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09AA77E9" w14:textId="70A0175F" w:rsidR="00AA224C" w:rsidRDefault="00DA33E1" w:rsidP="00DA33E1">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Main results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10209E02" w14:textId="77777777" w:rsidR="00DA33E1" w:rsidRDefault="00DA33E1" w:rsidP="00DA33E1">
@@ -8304,50 +8325,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CC67FFD" w14:textId="55FCBEEA" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C350A65" w14:textId="7E5A2A06" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Explanation of how the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>computer time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E7E8F9" w14:textId="333AFA1B" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
@@ -8487,61 +8509,61 @@
     </w:p>
     <w:p w14:paraId="5C5AB785" w14:textId="77777777" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidSect="00F96ECD">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27B28EA8" w14:textId="77777777" w:rsidR="005901E1" w:rsidRDefault="005901E1" w:rsidP="000E7B6E">
+    <w:p w14:paraId="33880CF5" w14:textId="77777777" w:rsidR="003A2B94" w:rsidRDefault="003A2B94" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08D95781" w14:textId="77777777" w:rsidR="005901E1" w:rsidRDefault="005901E1" w:rsidP="000E7B6E">
+    <w:p w14:paraId="2F844B70" w14:textId="77777777" w:rsidR="003A2B94" w:rsidRDefault="003A2B94" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8648,51 +8670,51 @@
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="4B351259" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
+            <v:line w14:anchorId="21DBCBF1" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
               <w10:wrap type="square" anchorx="margin" anchory="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="114"/>
       <w:tblW w:w="10042" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2093"/>
       <w:gridCol w:w="6804"/>
@@ -8936,79 +8958,79 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="380F1C8C" w14:textId="77777777" w:rsidR="00905029" w:rsidRDefault="00905029" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00000000" w:rsidP="00905029">
+      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="003A2B94" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="537FAD14" w14:textId="77777777" w:rsidR="005901E1" w:rsidRDefault="005901E1" w:rsidP="000E7B6E">
+    <w:p w14:paraId="019B0B42" w14:textId="77777777" w:rsidR="003A2B94" w:rsidRDefault="003A2B94" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31004777" w14:textId="77777777" w:rsidR="005901E1" w:rsidRDefault="005901E1" w:rsidP="000E7B6E">
+    <w:p w14:paraId="3DA2DA47" w14:textId="77777777" w:rsidR="003A2B94" w:rsidRDefault="003A2B94" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120955C8" w14:textId="238D4488" w:rsidR="0097433E" w:rsidRDefault="00F96ECD" w:rsidP="00E5696D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="4513" w:hanging="4513"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="page1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -10387,115 +10409,118 @@
     <w:rsid w:val="00200E59"/>
     <w:rsid w:val="0020122F"/>
     <w:rsid w:val="00207C8D"/>
     <w:rsid w:val="00211F9E"/>
     <w:rsid w:val="00221582"/>
     <w:rsid w:val="002308EE"/>
     <w:rsid w:val="00243034"/>
     <w:rsid w:val="0024691F"/>
     <w:rsid w:val="0024784A"/>
     <w:rsid w:val="00251AC4"/>
     <w:rsid w:val="0025714C"/>
     <w:rsid w:val="0026143E"/>
     <w:rsid w:val="002637D0"/>
     <w:rsid w:val="00267550"/>
     <w:rsid w:val="00271746"/>
     <w:rsid w:val="00274C4B"/>
     <w:rsid w:val="00280414"/>
     <w:rsid w:val="0028051A"/>
     <w:rsid w:val="00283C65"/>
     <w:rsid w:val="002A2FDB"/>
     <w:rsid w:val="002B2D1B"/>
     <w:rsid w:val="002B6D98"/>
     <w:rsid w:val="002C159B"/>
     <w:rsid w:val="002C5F47"/>
     <w:rsid w:val="002D0A2E"/>
+    <w:rsid w:val="002D2311"/>
     <w:rsid w:val="002D3163"/>
     <w:rsid w:val="002E28AE"/>
     <w:rsid w:val="002F512D"/>
     <w:rsid w:val="003008E6"/>
     <w:rsid w:val="003015FF"/>
     <w:rsid w:val="00304236"/>
     <w:rsid w:val="003063CB"/>
     <w:rsid w:val="0031353E"/>
     <w:rsid w:val="00313EA3"/>
     <w:rsid w:val="00313F0D"/>
     <w:rsid w:val="0031402C"/>
     <w:rsid w:val="00324134"/>
     <w:rsid w:val="00324EE9"/>
     <w:rsid w:val="003269ED"/>
     <w:rsid w:val="00326BE9"/>
     <w:rsid w:val="00333371"/>
     <w:rsid w:val="003351B6"/>
     <w:rsid w:val="0034595D"/>
     <w:rsid w:val="00347BBC"/>
     <w:rsid w:val="0035051B"/>
     <w:rsid w:val="00356DC9"/>
     <w:rsid w:val="00356E62"/>
     <w:rsid w:val="00356E67"/>
     <w:rsid w:val="00357744"/>
     <w:rsid w:val="003748B4"/>
     <w:rsid w:val="003815F4"/>
     <w:rsid w:val="003819F1"/>
     <w:rsid w:val="003928A4"/>
     <w:rsid w:val="003932C8"/>
     <w:rsid w:val="00394868"/>
     <w:rsid w:val="00394C05"/>
+    <w:rsid w:val="003A2B94"/>
     <w:rsid w:val="003A67CC"/>
     <w:rsid w:val="003B0EA4"/>
     <w:rsid w:val="003B2507"/>
     <w:rsid w:val="003B26E0"/>
     <w:rsid w:val="003C095D"/>
     <w:rsid w:val="003C264C"/>
     <w:rsid w:val="003C2812"/>
     <w:rsid w:val="003C55EC"/>
     <w:rsid w:val="003D7EC4"/>
     <w:rsid w:val="003E4328"/>
     <w:rsid w:val="003E4C0C"/>
     <w:rsid w:val="003E5AD6"/>
     <w:rsid w:val="003F2536"/>
     <w:rsid w:val="00402101"/>
     <w:rsid w:val="004062FF"/>
     <w:rsid w:val="00417D05"/>
     <w:rsid w:val="004200FB"/>
     <w:rsid w:val="0042300F"/>
     <w:rsid w:val="00436C40"/>
     <w:rsid w:val="00437293"/>
     <w:rsid w:val="004451DE"/>
     <w:rsid w:val="00452B46"/>
     <w:rsid w:val="004542AC"/>
     <w:rsid w:val="00454C92"/>
     <w:rsid w:val="00461B80"/>
     <w:rsid w:val="00464C8B"/>
     <w:rsid w:val="004717D9"/>
     <w:rsid w:val="00480AC5"/>
     <w:rsid w:val="004838DC"/>
     <w:rsid w:val="004842D2"/>
     <w:rsid w:val="00485539"/>
     <w:rsid w:val="00496052"/>
     <w:rsid w:val="004B0079"/>
     <w:rsid w:val="004B02F2"/>
+    <w:rsid w:val="004B0A5A"/>
     <w:rsid w:val="004B1551"/>
     <w:rsid w:val="004C7E55"/>
     <w:rsid w:val="004D5D67"/>
     <w:rsid w:val="004D67A3"/>
     <w:rsid w:val="004E4573"/>
     <w:rsid w:val="004E517D"/>
     <w:rsid w:val="004E739F"/>
     <w:rsid w:val="004F182E"/>
     <w:rsid w:val="00501817"/>
     <w:rsid w:val="00501CC6"/>
     <w:rsid w:val="00514EFD"/>
     <w:rsid w:val="00515CE1"/>
     <w:rsid w:val="00515D67"/>
     <w:rsid w:val="005161E0"/>
     <w:rsid w:val="005340FD"/>
     <w:rsid w:val="00536A38"/>
     <w:rsid w:val="00536B3B"/>
     <w:rsid w:val="005443F2"/>
     <w:rsid w:val="0055261D"/>
     <w:rsid w:val="0056311A"/>
     <w:rsid w:val="00571FE2"/>
     <w:rsid w:val="005901E1"/>
     <w:rsid w:val="0059596A"/>
     <w:rsid w:val="00595F6D"/>
     <w:rsid w:val="005A1E93"/>
@@ -10614,50 +10639,51 @@
     <w:rsid w:val="009D08A3"/>
     <w:rsid w:val="009D612C"/>
     <w:rsid w:val="009D66E1"/>
     <w:rsid w:val="009E4572"/>
     <w:rsid w:val="009F106F"/>
     <w:rsid w:val="009F191E"/>
     <w:rsid w:val="00A123C3"/>
     <w:rsid w:val="00A1420F"/>
     <w:rsid w:val="00A21C18"/>
     <w:rsid w:val="00A22D26"/>
     <w:rsid w:val="00A25135"/>
     <w:rsid w:val="00A252DA"/>
     <w:rsid w:val="00A2565E"/>
     <w:rsid w:val="00A34A2C"/>
     <w:rsid w:val="00A34DFF"/>
     <w:rsid w:val="00A35BD6"/>
     <w:rsid w:val="00A4364D"/>
     <w:rsid w:val="00A47E7B"/>
     <w:rsid w:val="00A56404"/>
     <w:rsid w:val="00A56789"/>
     <w:rsid w:val="00A60E7D"/>
     <w:rsid w:val="00A62CB6"/>
     <w:rsid w:val="00A66C63"/>
     <w:rsid w:val="00A738C6"/>
     <w:rsid w:val="00A7744D"/>
+    <w:rsid w:val="00A81B5E"/>
     <w:rsid w:val="00A83FCC"/>
     <w:rsid w:val="00AA224C"/>
     <w:rsid w:val="00AA7E7E"/>
     <w:rsid w:val="00AB338D"/>
     <w:rsid w:val="00AB752E"/>
     <w:rsid w:val="00AC7855"/>
     <w:rsid w:val="00AD0190"/>
     <w:rsid w:val="00AD102D"/>
     <w:rsid w:val="00AE2044"/>
     <w:rsid w:val="00AF2D76"/>
     <w:rsid w:val="00AF31D7"/>
     <w:rsid w:val="00AF6D2B"/>
     <w:rsid w:val="00AF7F03"/>
     <w:rsid w:val="00B00E15"/>
     <w:rsid w:val="00B136CE"/>
     <w:rsid w:val="00B238D9"/>
     <w:rsid w:val="00B30A34"/>
     <w:rsid w:val="00B329ED"/>
     <w:rsid w:val="00B45EBF"/>
     <w:rsid w:val="00B46CF7"/>
     <w:rsid w:val="00B66787"/>
     <w:rsid w:val="00B6739B"/>
     <w:rsid w:val="00B73951"/>
     <w:rsid w:val="00B75A73"/>
     <w:rsid w:val="00B768DC"/>
@@ -10714,96 +10740,100 @@
     <w:rsid w:val="00D96365"/>
     <w:rsid w:val="00D96F9A"/>
     <w:rsid w:val="00DA0C9A"/>
     <w:rsid w:val="00DA2AFC"/>
     <w:rsid w:val="00DA33E1"/>
     <w:rsid w:val="00DA38A6"/>
     <w:rsid w:val="00DA7309"/>
     <w:rsid w:val="00DB4DDC"/>
     <w:rsid w:val="00DC16A4"/>
     <w:rsid w:val="00DC2C38"/>
     <w:rsid w:val="00DC669B"/>
     <w:rsid w:val="00DD5E2B"/>
     <w:rsid w:val="00DE4D2F"/>
     <w:rsid w:val="00E01492"/>
     <w:rsid w:val="00E10466"/>
     <w:rsid w:val="00E12ED6"/>
     <w:rsid w:val="00E1490F"/>
     <w:rsid w:val="00E170FE"/>
     <w:rsid w:val="00E1788B"/>
     <w:rsid w:val="00E2092A"/>
     <w:rsid w:val="00E20DB7"/>
     <w:rsid w:val="00E21EFB"/>
     <w:rsid w:val="00E2213C"/>
     <w:rsid w:val="00E241EF"/>
     <w:rsid w:val="00E30A9C"/>
+    <w:rsid w:val="00E30C3A"/>
     <w:rsid w:val="00E36D68"/>
     <w:rsid w:val="00E3771D"/>
     <w:rsid w:val="00E45EB7"/>
     <w:rsid w:val="00E50C82"/>
     <w:rsid w:val="00E5306E"/>
     <w:rsid w:val="00E5519C"/>
     <w:rsid w:val="00E55CC3"/>
     <w:rsid w:val="00E5696D"/>
     <w:rsid w:val="00E61092"/>
     <w:rsid w:val="00E71046"/>
     <w:rsid w:val="00E80920"/>
     <w:rsid w:val="00E8334F"/>
     <w:rsid w:val="00E90541"/>
     <w:rsid w:val="00E94795"/>
     <w:rsid w:val="00EA0DBF"/>
     <w:rsid w:val="00EA2653"/>
     <w:rsid w:val="00EA46BC"/>
     <w:rsid w:val="00EA4CE1"/>
     <w:rsid w:val="00EA5728"/>
     <w:rsid w:val="00EB1CD5"/>
     <w:rsid w:val="00EB403B"/>
     <w:rsid w:val="00EB5BC5"/>
     <w:rsid w:val="00EC12FC"/>
     <w:rsid w:val="00EC44DD"/>
     <w:rsid w:val="00EC7386"/>
     <w:rsid w:val="00EC7817"/>
     <w:rsid w:val="00EE0AC7"/>
+    <w:rsid w:val="00EE18FD"/>
     <w:rsid w:val="00EE49C9"/>
     <w:rsid w:val="00EE58F0"/>
     <w:rsid w:val="00EE7B0B"/>
     <w:rsid w:val="00EF1A8C"/>
     <w:rsid w:val="00EF2D24"/>
     <w:rsid w:val="00EF33D2"/>
     <w:rsid w:val="00EF3723"/>
     <w:rsid w:val="00F022ED"/>
     <w:rsid w:val="00F0251C"/>
     <w:rsid w:val="00F03B2D"/>
     <w:rsid w:val="00F0798B"/>
     <w:rsid w:val="00F11AE6"/>
     <w:rsid w:val="00F132AF"/>
     <w:rsid w:val="00F1402D"/>
     <w:rsid w:val="00F15D36"/>
     <w:rsid w:val="00F17E6A"/>
     <w:rsid w:val="00F21700"/>
     <w:rsid w:val="00F25887"/>
+    <w:rsid w:val="00F259AF"/>
     <w:rsid w:val="00F3048F"/>
+    <w:rsid w:val="00F40F15"/>
     <w:rsid w:val="00F42B20"/>
     <w:rsid w:val="00F64E91"/>
     <w:rsid w:val="00F702A2"/>
     <w:rsid w:val="00F71170"/>
     <w:rsid w:val="00F82F5F"/>
     <w:rsid w:val="00F84A21"/>
     <w:rsid w:val="00F85575"/>
     <w:rsid w:val="00F901A5"/>
     <w:rsid w:val="00F94D11"/>
     <w:rsid w:val="00F9678F"/>
     <w:rsid w:val="00F96ECD"/>
     <w:rsid w:val="00FA0B2F"/>
     <w:rsid w:val="00FB2D28"/>
     <w:rsid w:val="00FC4C3F"/>
     <w:rsid w:val="00FD1A84"/>
     <w:rsid w:val="00FE3CE4"/>
     <w:rsid w:val="00FE76B1"/>
     <w:rsid w:val="00FF0399"/>
     <w:rsid w:val="00FF4D25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -12733,237 +12763,212 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17615853-7f91-438f-9534-afd54aeb325b">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f314ccf6-9aa5-48cd-9363-a26f75899780">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" xsi:nil="true"/>
-[...1 lines deleted...]
-    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="3fc9b62a-bc61-4aac-89fe-00e1e567028b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011BD45769B505C47B741277D5A7E1AA2" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f59d5f134b35518477f51a8c1dd115bc">
-[...3 lines deleted...]
-    <xsd:import namespace="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100858E81E8D3D4C74BB860FD9F47101769" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb9e1545d013e5352484e8b395131ad3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f314ccf6-9aa5-48cd-9363-a26f75899780" xmlns:ns3="3fc9b62a-bc61-4aac-89fe-00e1e567028b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="424a9c4182176d018c501ede562d358d" ns2:_="" ns3:_="">
+    <xsd:import namespace="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
+    <xsd:import namespace="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17615853-7f91-438f-9534-afd54aeb325b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f314ccf6-9aa5-48cd-9363-a26f75899780" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c0b6b536-68da-4869-80cf-67b04ace3ce3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3fc9b62a-bc61-4aac-89fe-00e1e567028b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1b4d8597-6f18-48fb-88c2-3eefa884dd06}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{27814c8c-c143-47b8-9686-42fda8d1ddfe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3fc9b62a-bc61-4aac-89fe-00e1e567028b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -13054,93 +13059,108 @@
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BB9FB7B-09CA-4BA7-86D4-0E4A2258715D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
     <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8727F1EF-DCB0-4F63-A409-0495BBAD4952}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AA7944C-AD77-47FA-BF7A-D067F50487B7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD1C8B6-AF75-49BF-85AA-502543AC662C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
+    <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6C91CC-8DA5-40F1-8321-E4332997BBBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1106</Words>
-  <Characters>6308</Characters>
+  <Words>1103</Words>
+  <Characters>6292</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7400</CharactersWithSpaces>
+  <CharactersWithSpaces>7381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marjolein Oorsprong</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010011BD45769B505C47B741277D5A7E1AA2</vt:lpwstr>
+    <vt:lpwstr>0x010100858E81E8D3D4C74BB860FD9F47101769</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>