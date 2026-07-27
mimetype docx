--- v0 (2025-11-14)
+++ v1 (2026-07-27)
@@ -1573,178 +1573,215 @@
               </w:tcPr>
               <w:p w14:paraId="1DF607CE" w14:textId="3D9A34CB" w:rsidR="00B74CFC" w:rsidRDefault="00B74CFC" w:rsidP="00B74CFC">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0296275B" w14:textId="1882980D" w:rsidR="00B74CFC" w:rsidRDefault="00B74CFC" w:rsidP="00B74CFC">
+          <w:p w14:paraId="0296275B" w14:textId="65FDBB0B" w:rsidR="00B74CFC" w:rsidRDefault="00B74CFC" w:rsidP="00B74CFC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Jupiter BO</w:t>
             </w:r>
             <w:r w:rsidR="00667BC6">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OSTER (</w:t>
             </w:r>
             <w:r w:rsidR="003D06BC">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Julich)</w:t>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidR="00236EF3">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SC</w:t>
+            </w:r>
+            <w:r w:rsidR="003D06BC">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="154960478"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1146" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="55708667" w14:textId="44114A3B" w:rsidR="00B74CFC" w:rsidRDefault="003D06BC" w:rsidP="00B74CFC">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58E10E09" w14:textId="70974AAE" w:rsidR="00B74CFC" w:rsidRDefault="00B74CFC" w:rsidP="00B74CFC">
+          <w:p w14:paraId="58E10E09" w14:textId="27D139FA" w:rsidR="00B74CFC" w:rsidRDefault="00F35AA4" w:rsidP="00B74CFC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Arrhenius GPU (NAISS)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F8E4194" w14:textId="77777777" w:rsidR="004976AF" w:rsidRPr="00225DC8" w:rsidRDefault="004976AF" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BED8DF4" w14:textId="5F171B90" w:rsidR="00F84A21" w:rsidRPr="004976AF" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A446CE" w14:textId="5EF7BDB4" w:rsidR="00F84A21" w:rsidRPr="00225DC8" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225DC8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Please fill in the information in the table below</w:t>
+        <w:t xml:space="preserve">Please fill in the information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00225DC8">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00225DC8">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the table below</w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
@@ -2843,67 +2880,75 @@
     </w:p>
     <w:p w14:paraId="13DE7796" w14:textId="77777777" w:rsidR="00F84A21" w:rsidRPr="00225DC8" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0924E6D6" w14:textId="1BCC1613" w:rsidR="00F84A21" w:rsidRPr="004976AF" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Description of the results obtained, future perspectives, benefits to </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AD5F53" w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>society and the benefits of using computer resources</w:t>
+        <w:t>society</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the benefits of using computer resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D754AC" w14:textId="0E9ADA64" w:rsidR="00F84A21" w:rsidRPr="004976AF" w:rsidRDefault="00C82937" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk198910257"/>
       <w:r w:rsidRPr="00225DC8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please fill in the information </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="003B26E0" w:rsidRPr="004976AF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2936,51 +2981,69 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1655">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Energy consumption of the project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7126671B" w14:textId="77777777" w:rsidR="00DE1655" w:rsidRPr="00E21EFB" w:rsidRDefault="00DE1655" w:rsidP="00DE1655">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Please specify how much energy does the project consume in total. Additionally, if possible include how much CO2 footprint it had (for information on how to collect this information please consult the documentations on supercomputer centres' webpages as well as output logfiles of your runs).</w:t>
+        <w:t xml:space="preserve">Please specify how much energy does the project consume in total. Additionally, if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>possible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include how much CO2 footprint it had (for information on how to collect this information please consult the documentations on supercomputer centres' webpages as well as output logfiles of your runs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2868A9F6" w14:textId="77777777" w:rsidR="00DE1655" w:rsidRPr="00225DC8" w:rsidRDefault="00DE1655" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9A39B4" w14:textId="62F40AAA" w:rsidR="00F84A21" w:rsidRPr="004976AF" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Expected future work in the area</w:t>
@@ -3029,51 +3092,67 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> including description or caption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B33C226" w14:textId="7CF3DE8D" w:rsidR="00F84A21" w:rsidRPr="004976AF" w:rsidRDefault="003B26E0" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225DC8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>All tables and figures (including photographs, schemas, graphs and diagrams) should be numbered with Arabic numerals (1, 2,...n) and include a descriptive caption. Please attach the images to this form (minimum resolution 300 dpi).</w:t>
+        <w:t xml:space="preserve">All tables and figures (including photographs, schemas, graphs and diagrams) should be numbered with Arabic numerals (1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00225DC8">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2,...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00225DC8">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n) and include a descriptive caption. Please attach the images to this form (minimum resolution 300 dpi).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4AFFC5" w14:textId="7A42EAF3" w:rsidR="00F84A21" w:rsidRPr="00225DC8" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="743C69EE" w14:textId="33584509" w:rsidR="00F84A21" w:rsidRPr="004976AF" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Publications or reports regarding the developed project</w:t>
@@ -3096,51 +3175,65 @@
         <w:t>Please use the following format: Author(s). “Title”. Publication, volume, issue, page, month year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9B98A9" w14:textId="283C8A53" w:rsidR="00F84A21" w:rsidRPr="00225DC8" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3593609A" w14:textId="65B1B409" w:rsidR="00F84A21" w:rsidRPr="004976AF" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Patents registered in relation with the developed project (Maximum 8</w:t>
+        <w:t xml:space="preserve">Patents registered in relation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the developed project (Maximum 8</w:t>
       </w:r>
       <w:r w:rsidR="00853777">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0 characters)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C01FDEC" w14:textId="102D6B61" w:rsidR="00F84A21" w:rsidRPr="004976AF" w:rsidRDefault="003B26E0" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225DC8">
         <w:rPr>
@@ -3150,51 +3243,65 @@
         <w:t>Please use the following format: patent identifier, title and description.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E72CC7" w14:textId="5FAD964C" w:rsidR="00F84A21" w:rsidRPr="00225DC8" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A360D4" w14:textId="25745141" w:rsidR="00F84A21" w:rsidRPr="004976AF" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Talks given in the area of the project</w:t>
+        <w:t xml:space="preserve">Talks given </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in the area of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1900EAF2" w14:textId="15D54BC8" w:rsidR="00D64230" w:rsidRPr="004976AF" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225DC8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please use the following format: Author(s). “Title”. Conference, location, month year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C5B008" w14:textId="15FEDC4E" w:rsidR="00D64230" w:rsidRPr="00225DC8" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -3311,51 +3418,65 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D16C734" w14:textId="77777777" w:rsidR="00751B04" w:rsidRPr="00225DC8" w:rsidRDefault="00751B04" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="695116BB" w14:textId="0120475F" w:rsidR="00D64230" w:rsidRPr="004976AF" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Any further funding obtained as a result of the developed project</w:t>
+        <w:t xml:space="preserve">Any further funding obtained </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the developed project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C7CBD29" w14:textId="3AE8A192" w:rsidR="00D64230" w:rsidRPr="00225DC8" w:rsidRDefault="00751B04" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225DC8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below</w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -3385,51 +3506,65 @@
         <w:t>Feedback and technical deployment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AF2E11" w14:textId="13870191" w:rsidR="00D64230" w:rsidRPr="00225DC8" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D53E4C7" w14:textId="4E5EC2C8" w:rsidR="00D64230" w:rsidRPr="004976AF" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Feedback on the centres/EuroHPC</w:t>
+        <w:t xml:space="preserve">Feedback on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/EuroHPC</w:t>
       </w:r>
       <w:r w:rsidR="005F5AA0" w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> JU</w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C702A3" w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">access procedures </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C5501B" w14:textId="336904B1" w:rsidR="00D64230" w:rsidRPr="004976AF" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3454,51 +3589,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47274D10" w14:textId="77777777" w:rsidR="002F65A2" w:rsidRPr="00225DC8" w:rsidRDefault="002F65A2" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C350A65" w14:textId="6624CF54" w:rsidR="00D64230" w:rsidRPr="004976AF" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explanation of how the computer time was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used. </w:t>
+        <w:t xml:space="preserve">Explanation of how the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>computer time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E7E8F9" w14:textId="49C44A1C" w:rsidR="00D64230" w:rsidRPr="004976AF" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225DC8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please fill in the information (maximum 500 words).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A87283" w14:textId="4CCC86D4" w:rsidR="00D64230" w:rsidRPr="00225DC8" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -3547,61 +3696,61 @@
     </w:p>
     <w:p w14:paraId="5C5AB785" w14:textId="77777777" w:rsidR="00D64230" w:rsidRPr="00225DC8" w:rsidRDefault="00D64230" w:rsidP="009F5F56">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D64230" w:rsidRPr="00225DC8" w:rsidSect="004352B3">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="476DA0E5" w14:textId="77777777" w:rsidR="0009035C" w:rsidRDefault="0009035C" w:rsidP="000E7B6E">
+    <w:p w14:paraId="7243EAFA" w14:textId="77777777" w:rsidR="00C9138D" w:rsidRDefault="00C9138D" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ECE0EB3" w14:textId="77777777" w:rsidR="0009035C" w:rsidRDefault="0009035C" w:rsidP="000E7B6E">
+    <w:p w14:paraId="671C9B39" w14:textId="77777777" w:rsidR="00C9138D" w:rsidRDefault="00C9138D" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3714,51 +3863,51 @@
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7A622777" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
+            <v:line w14:anchorId="123D6F85" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
               <w10:wrap type="square" anchorx="margin" anchory="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="114"/>
       <w:tblW w:w="10042" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2093"/>
       <w:gridCol w:w="6804"/>
@@ -3865,110 +4014,146 @@
             <w:jc w:val="center"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>EuroHPC</w:t>
           </w:r>
           <w:r w:rsidR="00F73FB1">
             <w:rPr>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> JU</w:t>
           </w:r>
           <w:r w:rsidR="00AF2D76">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:proofErr w:type="gramStart"/>
           <w:r w:rsidR="00AF2D76" w:rsidRPr="00AF2D76">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>|</w:t>
           </w:r>
           <w:r w:rsidR="00AF2D76">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="005B5AE7">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>Final Report</w:t>
+            <w:t>Final</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidR="00115D93">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Report</w:t>
           </w:r>
           <w:r w:rsidR="00FC4430">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> - </w:t>
           </w:r>
           <w:r w:rsidR="00935F22" w:rsidRPr="0046235B">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">AI </w:t>
           </w:r>
           <w:r w:rsidR="00935F22">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>Factories Access call for Science and Collaborative EU projects</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1145" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="671E78C3" w14:textId="1C1F6B06" w:rsidR="00FB2D28" w:rsidRDefault="00935F22" w:rsidP="00BB4851">
+        <w:p w14:paraId="671E78C3" w14:textId="0A2A4A25" w:rsidR="00FB2D28" w:rsidRDefault="00F35AA4" w:rsidP="00BB4851">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>20/05/2025</w:t>
+            <w:t>30</w:t>
+          </w:r>
+          <w:r w:rsidR="00935F22">
+            <w:rPr>
+              <w:noProof/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/0</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00935F22">
+            <w:rPr>
+              <w:noProof/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-264308325"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="19317B"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="497988A4" w14:textId="6F677FD6" w:rsidR="00870456" w:rsidRDefault="00925A58" w:rsidP="00E5696D">
@@ -3982,79 +4167,79 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="380F1C8C" w14:textId="77777777" w:rsidR="00905029" w:rsidRDefault="00905029" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="002F65A2" w:rsidP="00905029">
+      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00C9138D" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D22B1C5" w14:textId="77777777" w:rsidR="0009035C" w:rsidRDefault="0009035C" w:rsidP="000E7B6E">
+    <w:p w14:paraId="495012D9" w14:textId="77777777" w:rsidR="00C9138D" w:rsidRDefault="00C9138D" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E26333B" w14:textId="77777777" w:rsidR="0009035C" w:rsidRDefault="0009035C" w:rsidP="000E7B6E">
+    <w:p w14:paraId="50313201" w14:textId="77777777" w:rsidR="00C9138D" w:rsidRDefault="00C9138D" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120955C8" w14:textId="238D4488" w:rsidR="0097433E" w:rsidRDefault="00F96ECD" w:rsidP="00E5696D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="4513" w:hanging="4513"/>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="page1"/>
     <w:bookmarkEnd w:id="1"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -5261,124 +5446,131 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1132793717">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1213273301">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1606813406">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1380276751">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-BE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-BE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D422BE"/>
     <w:rsid w:val="000033F6"/>
     <w:rsid w:val="0000497D"/>
     <w:rsid w:val="000071C2"/>
     <w:rsid w:val="0001100D"/>
     <w:rsid w:val="000141F3"/>
+    <w:rsid w:val="0002025A"/>
     <w:rsid w:val="0003044B"/>
     <w:rsid w:val="00030D4E"/>
     <w:rsid w:val="00031AE9"/>
     <w:rsid w:val="00046FE3"/>
     <w:rsid w:val="000532CB"/>
     <w:rsid w:val="000603DE"/>
     <w:rsid w:val="000648F1"/>
     <w:rsid w:val="00076479"/>
     <w:rsid w:val="0009035C"/>
     <w:rsid w:val="0009413B"/>
     <w:rsid w:val="000B0568"/>
     <w:rsid w:val="000B4505"/>
     <w:rsid w:val="000D2B92"/>
     <w:rsid w:val="000D6031"/>
     <w:rsid w:val="000D6252"/>
     <w:rsid w:val="000E3CED"/>
     <w:rsid w:val="000E7B6E"/>
     <w:rsid w:val="001013D4"/>
+    <w:rsid w:val="00101FE2"/>
     <w:rsid w:val="00104A26"/>
     <w:rsid w:val="00115D93"/>
     <w:rsid w:val="0012524F"/>
     <w:rsid w:val="00126EF4"/>
     <w:rsid w:val="00133CFE"/>
     <w:rsid w:val="0014637E"/>
     <w:rsid w:val="00146C13"/>
     <w:rsid w:val="00157A13"/>
     <w:rsid w:val="00160B82"/>
+    <w:rsid w:val="00172FE0"/>
     <w:rsid w:val="00186FC8"/>
     <w:rsid w:val="00197C34"/>
     <w:rsid w:val="001A0268"/>
     <w:rsid w:val="001A571C"/>
     <w:rsid w:val="001C1F20"/>
     <w:rsid w:val="001E0A2F"/>
     <w:rsid w:val="001E53E5"/>
     <w:rsid w:val="001F41FC"/>
     <w:rsid w:val="00200070"/>
     <w:rsid w:val="00200E59"/>
     <w:rsid w:val="0020122F"/>
     <w:rsid w:val="00207C8D"/>
     <w:rsid w:val="00211F9E"/>
     <w:rsid w:val="00221582"/>
     <w:rsid w:val="00225DC8"/>
     <w:rsid w:val="002308EE"/>
     <w:rsid w:val="00236162"/>
+    <w:rsid w:val="00236EF3"/>
     <w:rsid w:val="00243034"/>
     <w:rsid w:val="0024691F"/>
     <w:rsid w:val="0024784A"/>
     <w:rsid w:val="00251AC4"/>
     <w:rsid w:val="0025714C"/>
     <w:rsid w:val="002637D0"/>
     <w:rsid w:val="00267550"/>
     <w:rsid w:val="00274C4B"/>
     <w:rsid w:val="0028051A"/>
     <w:rsid w:val="00283C65"/>
     <w:rsid w:val="002920A1"/>
     <w:rsid w:val="002A2FDB"/>
     <w:rsid w:val="002B2D1B"/>
     <w:rsid w:val="002B3451"/>
     <w:rsid w:val="002B6D98"/>
     <w:rsid w:val="002B6DB0"/>
     <w:rsid w:val="002C159B"/>
     <w:rsid w:val="002C5F47"/>
     <w:rsid w:val="002D0A2E"/>
     <w:rsid w:val="002D3163"/>
     <w:rsid w:val="002F512D"/>
     <w:rsid w:val="002F65A2"/>
     <w:rsid w:val="003008E6"/>
     <w:rsid w:val="003015FF"/>
     <w:rsid w:val="00303C55"/>
@@ -5429,50 +5621,51 @@
     <w:rsid w:val="00417D05"/>
     <w:rsid w:val="004200FB"/>
     <w:rsid w:val="0042300F"/>
     <w:rsid w:val="004352B3"/>
     <w:rsid w:val="00436C40"/>
     <w:rsid w:val="00437293"/>
     <w:rsid w:val="00437B5C"/>
     <w:rsid w:val="004451DE"/>
     <w:rsid w:val="00452B46"/>
     <w:rsid w:val="004542AC"/>
     <w:rsid w:val="00454C92"/>
     <w:rsid w:val="00461B80"/>
     <w:rsid w:val="00464C8B"/>
     <w:rsid w:val="004717D9"/>
     <w:rsid w:val="004731B9"/>
     <w:rsid w:val="00480AC5"/>
     <w:rsid w:val="004842D2"/>
     <w:rsid w:val="00485539"/>
     <w:rsid w:val="00496052"/>
     <w:rsid w:val="004976AF"/>
     <w:rsid w:val="004B0079"/>
     <w:rsid w:val="004B02F2"/>
     <w:rsid w:val="004B1551"/>
     <w:rsid w:val="004C7E55"/>
     <w:rsid w:val="004D5D67"/>
+    <w:rsid w:val="004D6789"/>
     <w:rsid w:val="004D67A3"/>
     <w:rsid w:val="004E4573"/>
     <w:rsid w:val="004E517D"/>
     <w:rsid w:val="004E739F"/>
     <w:rsid w:val="004F182E"/>
     <w:rsid w:val="004F3638"/>
     <w:rsid w:val="004F3D83"/>
     <w:rsid w:val="00501817"/>
     <w:rsid w:val="00501CC6"/>
     <w:rsid w:val="00514EFD"/>
     <w:rsid w:val="00515CE1"/>
     <w:rsid w:val="005161E0"/>
     <w:rsid w:val="00526A94"/>
     <w:rsid w:val="00531125"/>
     <w:rsid w:val="005340FD"/>
     <w:rsid w:val="00536A38"/>
     <w:rsid w:val="00536B3B"/>
     <w:rsid w:val="005443F2"/>
     <w:rsid w:val="0055261D"/>
     <w:rsid w:val="00557595"/>
     <w:rsid w:val="0056311A"/>
     <w:rsid w:val="00571FE2"/>
     <w:rsid w:val="0059596A"/>
     <w:rsid w:val="00595F6D"/>
     <w:rsid w:val="005A1E93"/>
@@ -5535,50 +5728,51 @@
     <w:rsid w:val="007853CC"/>
     <w:rsid w:val="00787F50"/>
     <w:rsid w:val="007961EA"/>
     <w:rsid w:val="007A0259"/>
     <w:rsid w:val="007B5FD2"/>
     <w:rsid w:val="007B6270"/>
     <w:rsid w:val="007B70AA"/>
     <w:rsid w:val="007C01E8"/>
     <w:rsid w:val="007D7D35"/>
     <w:rsid w:val="007E0BA0"/>
     <w:rsid w:val="007E0D91"/>
     <w:rsid w:val="007F3A92"/>
     <w:rsid w:val="007F4ECF"/>
     <w:rsid w:val="00800883"/>
     <w:rsid w:val="00813EDE"/>
     <w:rsid w:val="00815DC8"/>
     <w:rsid w:val="00835347"/>
     <w:rsid w:val="00836B5B"/>
     <w:rsid w:val="00843699"/>
     <w:rsid w:val="00853777"/>
     <w:rsid w:val="00856A20"/>
     <w:rsid w:val="00857D68"/>
     <w:rsid w:val="008623F0"/>
     <w:rsid w:val="00864712"/>
     <w:rsid w:val="008648EE"/>
+    <w:rsid w:val="00866E74"/>
     <w:rsid w:val="00870456"/>
     <w:rsid w:val="00871601"/>
     <w:rsid w:val="00873B41"/>
     <w:rsid w:val="008837BA"/>
     <w:rsid w:val="008920C0"/>
     <w:rsid w:val="008953BB"/>
     <w:rsid w:val="00896D03"/>
     <w:rsid w:val="008A5BC3"/>
     <w:rsid w:val="008A78C6"/>
     <w:rsid w:val="008B1664"/>
     <w:rsid w:val="008B7379"/>
     <w:rsid w:val="008C0C82"/>
     <w:rsid w:val="008C1449"/>
     <w:rsid w:val="008C1654"/>
     <w:rsid w:val="008D59A5"/>
     <w:rsid w:val="008E2424"/>
     <w:rsid w:val="008E3197"/>
     <w:rsid w:val="00902679"/>
     <w:rsid w:val="00904F4A"/>
     <w:rsid w:val="00905029"/>
     <w:rsid w:val="0091486D"/>
     <w:rsid w:val="00925A58"/>
     <w:rsid w:val="00930996"/>
     <w:rsid w:val="00935F22"/>
     <w:rsid w:val="009628F1"/>
@@ -5665,54 +5859,56 @@
     <w:rsid w:val="00BB76A0"/>
     <w:rsid w:val="00BC08A2"/>
     <w:rsid w:val="00BC507D"/>
     <w:rsid w:val="00BC75C9"/>
     <w:rsid w:val="00BD5A6D"/>
     <w:rsid w:val="00BD7CCE"/>
     <w:rsid w:val="00BE1B09"/>
     <w:rsid w:val="00BF24DE"/>
     <w:rsid w:val="00C016A7"/>
     <w:rsid w:val="00C12948"/>
     <w:rsid w:val="00C1354B"/>
     <w:rsid w:val="00C14FF3"/>
     <w:rsid w:val="00C240E2"/>
     <w:rsid w:val="00C45A45"/>
     <w:rsid w:val="00C45EDD"/>
     <w:rsid w:val="00C4607D"/>
     <w:rsid w:val="00C51BEE"/>
     <w:rsid w:val="00C57E00"/>
     <w:rsid w:val="00C61899"/>
     <w:rsid w:val="00C64BF0"/>
     <w:rsid w:val="00C702A3"/>
     <w:rsid w:val="00C71B4B"/>
     <w:rsid w:val="00C8019A"/>
     <w:rsid w:val="00C82937"/>
     <w:rsid w:val="00C87F9B"/>
+    <w:rsid w:val="00C9138D"/>
     <w:rsid w:val="00C94CE2"/>
     <w:rsid w:val="00CC029C"/>
     <w:rsid w:val="00CC15EF"/>
     <w:rsid w:val="00CC1E59"/>
+    <w:rsid w:val="00CC368E"/>
     <w:rsid w:val="00CD6AF2"/>
     <w:rsid w:val="00CE480D"/>
     <w:rsid w:val="00CF28CC"/>
     <w:rsid w:val="00CF3C15"/>
     <w:rsid w:val="00CF5344"/>
     <w:rsid w:val="00CF78D4"/>
     <w:rsid w:val="00D0374E"/>
     <w:rsid w:val="00D03755"/>
     <w:rsid w:val="00D03C7E"/>
     <w:rsid w:val="00D0643C"/>
     <w:rsid w:val="00D07F06"/>
     <w:rsid w:val="00D25FBC"/>
     <w:rsid w:val="00D32E66"/>
     <w:rsid w:val="00D422BE"/>
     <w:rsid w:val="00D44819"/>
     <w:rsid w:val="00D51457"/>
     <w:rsid w:val="00D64230"/>
     <w:rsid w:val="00D777AE"/>
     <w:rsid w:val="00D8175D"/>
     <w:rsid w:val="00D82580"/>
     <w:rsid w:val="00D95255"/>
     <w:rsid w:val="00D96365"/>
     <w:rsid w:val="00D96F9A"/>
     <w:rsid w:val="00DA0C9A"/>
     <w:rsid w:val="00DA2AFC"/>
@@ -5760,50 +5956,51 @@
     <w:rsid w:val="00EB403B"/>
     <w:rsid w:val="00EB5BC5"/>
     <w:rsid w:val="00EC12FC"/>
     <w:rsid w:val="00EC7386"/>
     <w:rsid w:val="00EC7817"/>
     <w:rsid w:val="00ED1898"/>
     <w:rsid w:val="00EE0AC7"/>
     <w:rsid w:val="00EE49C9"/>
     <w:rsid w:val="00EE58F0"/>
     <w:rsid w:val="00EE7B0B"/>
     <w:rsid w:val="00EF2D24"/>
     <w:rsid w:val="00EF33D2"/>
     <w:rsid w:val="00EF3723"/>
     <w:rsid w:val="00EF3DC0"/>
     <w:rsid w:val="00F022ED"/>
     <w:rsid w:val="00F0251C"/>
     <w:rsid w:val="00F03B2D"/>
     <w:rsid w:val="00F05108"/>
     <w:rsid w:val="00F0798B"/>
     <w:rsid w:val="00F11AE6"/>
     <w:rsid w:val="00F1402D"/>
     <w:rsid w:val="00F15D36"/>
     <w:rsid w:val="00F17E6A"/>
     <w:rsid w:val="00F21700"/>
     <w:rsid w:val="00F3048F"/>
+    <w:rsid w:val="00F35AA4"/>
     <w:rsid w:val="00F3744B"/>
     <w:rsid w:val="00F42B20"/>
     <w:rsid w:val="00F647C7"/>
     <w:rsid w:val="00F64E91"/>
     <w:rsid w:val="00F702A2"/>
     <w:rsid w:val="00F71170"/>
     <w:rsid w:val="00F73FB1"/>
     <w:rsid w:val="00F82F5F"/>
     <w:rsid w:val="00F84A21"/>
     <w:rsid w:val="00F85575"/>
     <w:rsid w:val="00F901A5"/>
     <w:rsid w:val="00F9678F"/>
     <w:rsid w:val="00F96ECD"/>
     <w:rsid w:val="00FB2D28"/>
     <w:rsid w:val="00FC4430"/>
     <w:rsid w:val="00FC4C3F"/>
     <w:rsid w:val="00FD1A84"/>
     <w:rsid w:val="00FD7D53"/>
     <w:rsid w:val="00FE294F"/>
     <w:rsid w:val="00FE3CE4"/>
     <w:rsid w:val="00FE76B1"/>
     <w:rsid w:val="00FF0399"/>
     <w:rsid w:val="00FF4D25"/>
     <w:rsid w:val="00FF743E"/>
   </w:rsids>
@@ -7781,67 +7978,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f314ccf6-9aa5-48cd-9363-a26f75899780" xmlns:ns3="3fc9b62a-bc61-4aac-89fe-00e1e567028b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="df38b36a86aa46f95a994e7b11f9d1e3" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100858E81E8D3D4C74BB860FD9F47101769" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb9e1545d013e5352484e8b395131ad3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f314ccf6-9aa5-48cd-9363-a26f75899780" xmlns:ns3="3fc9b62a-bc61-4aac-89fe-00e1e567028b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="424a9c4182176d018c501ede562d358d" ns2:_="" ns3:_="">
     <xsd:import namespace="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
     <xsd:import namespace="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8050,140 +8241,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3fc9b62a-bc61-4aac-89fe-00e1e567028b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f314ccf6-9aa5-48cd-9363-a26f75899780">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B4BC9A6-C5A9-4A6B-9FD0-2F5C0C3EDA45}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F79C77-2547-4935-91B8-331D6B8E4A13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6C91CC-8DA5-40F1-8321-E4332997BBBB}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29DD6F0E-0F89-484B-AF53-6F2F0E64454F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69204CD2-3DDA-41E4-A523-B30971C7E20B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
     <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6C91CC-8DA5-40F1-8321-E4332997BBBB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F79C77-2547-4935-91B8-331D6B8E4A13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B4BC9A6-C5A9-4A6B-9FD0-2F5C0C3EDA45}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
+    <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>650</Words>
-  <Characters>3591</Characters>
+  <Words>635</Words>
+  <Characters>3624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>163</Lines>
-  <Paragraphs>124</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4117</CharactersWithSpaces>
+  <CharactersWithSpaces>4251</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marjolein Oorsprong</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010011BD45769B505C47B741277D5A7E1AA2</vt:lpwstr>
+    <vt:lpwstr>0x010100858E81E8D3D4C74BB860FD9F47101769</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
     <vt:lpwstr>f481e566-596b-450a-91f6-28ad2225638f</vt:lpwstr>
   </property>
 </Properties>
 </file>