--- v0 (2025-10-12)
+++ v1 (2026-09-14)
@@ -1,52 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0F08F8A6" w14:textId="60C930DC" w:rsidR="00356E62" w:rsidRPr="00E21EFB" w:rsidRDefault="00115D93" w:rsidP="00402101">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:t xml:space="preserve">EuroHPC </w:t>
       </w:r>
       <w:r w:rsidR="00E71046" w:rsidRPr="00E71046">
         <w:t xml:space="preserve">Joint Undertaking (JU) </w:t>
       </w:r>
       <w:r w:rsidR="00F7478A">
         <w:t xml:space="preserve">AI Factory </w:t>
       </w:r>
       <w:r w:rsidR="00DC7DE1">
         <w:t>Fast Lane</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:t xml:space="preserve"> Access</w:t>
       </w:r>
     </w:p>
@@ -1618,124 +1620,213 @@
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42C86991" w14:textId="2FEAA23B" w:rsidR="00CB0354" w:rsidRPr="00A93CDF" w:rsidRDefault="005F12B0" w:rsidP="00CB0354">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina GPU (LuxProvide)</w:t>
+              <w:t>MeluXina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GPU (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>LuxProvide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7DE1" w:rsidRPr="004976AF" w14:paraId="615F926B" w14:textId="77777777" w:rsidTr="00C13538">
+      <w:tr w:rsidR="00AF4B20" w:rsidRPr="004976AF" w14:paraId="695B9AA9" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="5184" w:type="dxa"/>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:id w:val="-859349357"/>
+            <w:id w:val="1818068732"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="55F1FE54" w14:textId="7CAE3079" w:rsidR="00DC7DE1" w:rsidRPr="004976AF" w:rsidRDefault="00DC7DE1" w:rsidP="00DC7DE1">
+              <w:p w14:paraId="438B67B8" w14:textId="66FD7CA2" w:rsidR="00AF4B20" w:rsidRDefault="00AF4B20" w:rsidP="00AF4B20">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB6C7BD" w14:textId="5F018A56" w:rsidR="00DC7DE1" w:rsidRPr="004976AF" w:rsidRDefault="00DC7DE1" w:rsidP="00DC7DE1">
+          <w:p w14:paraId="5616E3BF" w14:textId="25A34A24" w:rsidR="00AF4B20" w:rsidRDefault="00AF4B20" w:rsidP="00AF4B20">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>JUPITER Booster (JSC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:id w:val="1613781803"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1153" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="472BF16D" w14:textId="6E39037A" w:rsidR="00AF4B20" w:rsidRDefault="00AF4B20" w:rsidP="00AF4B20">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD9B0AB" w14:textId="76E9F5BF" w:rsidR="00AF4B20" w:rsidRDefault="00AF4B20" w:rsidP="00AF4B20">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Arrhenius GPU (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F34EC6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>NAISS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B9A763B" w14:textId="77777777" w:rsidR="00E71046" w:rsidRPr="00E21EFB" w:rsidRDefault="00E71046" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BED8DF4" w14:textId="567D329D" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00AD329A" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1754,51 +1845,65 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="0077729A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rganization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BCBB23" w14:textId="7FCCB809" w:rsidR="00F84A21" w:rsidRPr="00AF31D7" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Please fill in the information in the table below.</w:t>
+        <w:t xml:space="preserve">Please fill in the information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the table below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="7224"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E71046" w:rsidRPr="00E21EFB" w14:paraId="2DEC337E" w14:textId="77777777" w:rsidTr="00317E73">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
@@ -3561,51 +3666,65 @@
     <w:p w14:paraId="216BD0CE" w14:textId="64D81BB3" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Main libraries used, version and language. </w:t>
       </w:r>
       <w:r w:rsidR="00E71046">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Usage of</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /usr/local </w:t>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>usr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/local </w:t>
       </w:r>
       <w:r w:rsidR="00E71046">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>libraries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021D3F0F" w14:textId="5CF67C97" w:rsidR="0072726C" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="0072726C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below: main libraries (e.g., FFTW, MKL, BLAS, LAPACK, etc.), language (</w:t>
       </w:r>
       <w:r w:rsidR="00932A1E">
@@ -3659,51 +3778,65 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35C9C68E" w14:textId="77777777" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A360D4" w14:textId="1330CF55" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other software used on the EuroHPC </w:t>
+        <w:t xml:space="preserve">Other software </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the EuroHPC </w:t>
       </w:r>
       <w:r w:rsidR="00F25887">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">JU </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>systems. Usage of post-processing or pre-processing tools.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1900EAF2" w14:textId="31BB3C05" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -4182,63 +4315,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="10209E02" w14:textId="77777777" w:rsidR="00DA33E1" w:rsidRDefault="00DA33E1" w:rsidP="00DA33E1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5145757A" w14:textId="77777777" w:rsidR="00F3512A" w:rsidRPr="004976AF" w:rsidRDefault="00F3512A" w:rsidP="00F3512A">
       <w:pPr>
         <w:pStyle w:val="EuroHPCHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Description of the results obtained, future perspectives, benefits to the</w:t>
+        <w:t xml:space="preserve">Description of the results obtained, future perspectives, benefits to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>society and the benefits of using computer resources</w:t>
+        <w:t>society</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004976AF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the benefits of using computer resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E75078" w14:textId="77777777" w:rsidR="00D647D4" w:rsidRPr="004976AF" w:rsidRDefault="00D647D4" w:rsidP="00D647D4">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225DC8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below</w:t>
       </w:r>
       <w:r w:rsidRPr="004976AF">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> (maximum 1000 words).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4630,51 +4777,65 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CC67FFD" w14:textId="55FCBEEA" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C350A65" w14:textId="7E5A2A06" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explanation of how the computer time was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used. </w:t>
+        <w:t xml:space="preserve">Explanation of how the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>computer time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E21EFB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E7E8F9" w14:textId="333AFA1B" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (maximum 500 words).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
@@ -4799,61 +4960,61 @@
     </w:p>
     <w:p w14:paraId="5C5AB785" w14:textId="77777777" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidSect="00F96ECD">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AAE51B1" w14:textId="77777777" w:rsidR="00252B5B" w:rsidRDefault="00252B5B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="18A9DB9F" w14:textId="77777777" w:rsidR="00246D47" w:rsidRDefault="00246D47" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02BB21BB" w14:textId="77777777" w:rsidR="00252B5B" w:rsidRDefault="00252B5B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="0C90926A" w14:textId="77777777" w:rsidR="00246D47" w:rsidRDefault="00246D47" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4906,51 +5067,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37634A05" w14:textId="7B781D51" w:rsidR="00BB4851" w:rsidRDefault="00BB4851">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A09B41F" wp14:editId="75299B95">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A09B41F" wp14:editId="75299B95">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-42545</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>8028214</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6276975" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1" name="Straight Connector 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6276975" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
@@ -4960,51 +5121,51 @@
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="7A622777" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
+            <v:line w14:anchorId="3B0F452B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
               <w10:wrap type="square" anchorx="margin" anchory="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="114"/>
       <w:tblW w:w="10042" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2093"/>
       <w:gridCol w:w="6804"/>
@@ -5159,166 +5320,166 @@
           </w:r>
           <w:r w:rsidR="0048616C">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>Fast Lane</w:t>
           </w:r>
           <w:r w:rsidR="00261BD2">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> Access</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> – Final Report</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1145" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="671E78C3" w14:textId="3EB7B7AC" w:rsidR="00FB2D28" w:rsidRDefault="00261BD2" w:rsidP="00BB4851">
+        <w:p w14:paraId="671E78C3" w14:textId="36B6BEB4" w:rsidR="00FB2D28" w:rsidRDefault="008142EF" w:rsidP="00BB4851">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>06</w:t>
+            <w:t>16</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/0</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>7</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/20</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-264308325"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="19317B"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="497988A4" w14:textId="4B4CF002" w:rsidR="00870456" w:rsidRDefault="00870456" w:rsidP="00E5696D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="4513" w:hanging="4513"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="0048616C" w:rsidP="00905029">
+      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00246D47" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C3E3CEA" w14:textId="77777777" w:rsidR="00252B5B" w:rsidRDefault="00252B5B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="02DBB281" w14:textId="77777777" w:rsidR="00246D47" w:rsidRDefault="00246D47" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66D18A2C" w14:textId="77777777" w:rsidR="00252B5B" w:rsidRDefault="00252B5B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="76EF389A" w14:textId="77777777" w:rsidR="00246D47" w:rsidRDefault="00246D47" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120955C8" w14:textId="238D4488" w:rsidR="0097433E" w:rsidRDefault="00F96ECD" w:rsidP="00E5696D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="4513" w:hanging="4513"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="page1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -6610,50 +6771,53 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1132793717">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1213273301">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="930699039">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="365761600">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D422BE"/>
     <w:rsid w:val="000033F6"/>
@@ -6682,50 +6846,51 @@
     <w:rsid w:val="00115D93"/>
     <w:rsid w:val="00123613"/>
     <w:rsid w:val="0012524F"/>
     <w:rsid w:val="00125DF9"/>
     <w:rsid w:val="00126EF4"/>
     <w:rsid w:val="00133CFE"/>
     <w:rsid w:val="0014637E"/>
     <w:rsid w:val="00146C13"/>
     <w:rsid w:val="00160B82"/>
     <w:rsid w:val="00186FC8"/>
     <w:rsid w:val="00197C34"/>
     <w:rsid w:val="001A0268"/>
     <w:rsid w:val="001C1F20"/>
     <w:rsid w:val="001E0A2F"/>
     <w:rsid w:val="001E3BF5"/>
     <w:rsid w:val="001F41FC"/>
     <w:rsid w:val="00200070"/>
     <w:rsid w:val="00200E59"/>
     <w:rsid w:val="0020122F"/>
     <w:rsid w:val="00207C8D"/>
     <w:rsid w:val="00211F9E"/>
     <w:rsid w:val="00221582"/>
     <w:rsid w:val="002308EE"/>
     <w:rsid w:val="00243034"/>
     <w:rsid w:val="0024691F"/>
+    <w:rsid w:val="00246D47"/>
     <w:rsid w:val="0024784A"/>
     <w:rsid w:val="00251AC4"/>
     <w:rsid w:val="00252B5B"/>
     <w:rsid w:val="0025714C"/>
     <w:rsid w:val="0026143E"/>
     <w:rsid w:val="00261BD2"/>
     <w:rsid w:val="002637D0"/>
     <w:rsid w:val="00267550"/>
     <w:rsid w:val="00271746"/>
     <w:rsid w:val="00274C4B"/>
     <w:rsid w:val="00280414"/>
     <w:rsid w:val="0028051A"/>
     <w:rsid w:val="00283C65"/>
     <w:rsid w:val="002A2FDB"/>
     <w:rsid w:val="002B2D1B"/>
     <w:rsid w:val="002B6D98"/>
     <w:rsid w:val="002C159B"/>
     <w:rsid w:val="002C5F47"/>
     <w:rsid w:val="002D0A2E"/>
     <w:rsid w:val="002D3163"/>
     <w:rsid w:val="002E28AE"/>
     <w:rsid w:val="002F512D"/>
     <w:rsid w:val="003008E6"/>
     <w:rsid w:val="003015FF"/>
     <w:rsid w:val="00304236"/>
@@ -6870,50 +7035,51 @@
     <w:rsid w:val="00751B04"/>
     <w:rsid w:val="0075431D"/>
     <w:rsid w:val="00756AAC"/>
     <w:rsid w:val="00761A7C"/>
     <w:rsid w:val="0077729A"/>
     <w:rsid w:val="007774EF"/>
     <w:rsid w:val="00784A75"/>
     <w:rsid w:val="007853CC"/>
     <w:rsid w:val="00787F50"/>
     <w:rsid w:val="007961EA"/>
     <w:rsid w:val="007B3317"/>
     <w:rsid w:val="007B5FD2"/>
     <w:rsid w:val="007B6270"/>
     <w:rsid w:val="007B70AA"/>
     <w:rsid w:val="007C01E8"/>
     <w:rsid w:val="007D7D35"/>
     <w:rsid w:val="007E0BA0"/>
     <w:rsid w:val="007E0D91"/>
     <w:rsid w:val="007F3A92"/>
     <w:rsid w:val="007F4ECF"/>
     <w:rsid w:val="007F6902"/>
     <w:rsid w:val="007F75F7"/>
     <w:rsid w:val="007F7CFE"/>
     <w:rsid w:val="00800883"/>
     <w:rsid w:val="008029AD"/>
+    <w:rsid w:val="008142EF"/>
     <w:rsid w:val="00815DC8"/>
     <w:rsid w:val="00831655"/>
     <w:rsid w:val="00835347"/>
     <w:rsid w:val="00836B5B"/>
     <w:rsid w:val="00843699"/>
     <w:rsid w:val="00856A20"/>
     <w:rsid w:val="00857D68"/>
     <w:rsid w:val="008623F0"/>
     <w:rsid w:val="00864712"/>
     <w:rsid w:val="008648EE"/>
     <w:rsid w:val="00866754"/>
     <w:rsid w:val="00870456"/>
     <w:rsid w:val="00871601"/>
     <w:rsid w:val="008837BA"/>
     <w:rsid w:val="00885F2A"/>
     <w:rsid w:val="008920C0"/>
     <w:rsid w:val="008953BB"/>
     <w:rsid w:val="00896D03"/>
     <w:rsid w:val="008A5BC3"/>
     <w:rsid w:val="008A78C6"/>
     <w:rsid w:val="008B1664"/>
     <w:rsid w:val="008B7379"/>
     <w:rsid w:val="008C0C82"/>
     <w:rsid w:val="008C1654"/>
     <w:rsid w:val="008C6C05"/>
@@ -6956,82 +7122,84 @@
     <w:rsid w:val="00A34A2C"/>
     <w:rsid w:val="00A34DFF"/>
     <w:rsid w:val="00A35BD6"/>
     <w:rsid w:val="00A4364D"/>
     <w:rsid w:val="00A47E7B"/>
     <w:rsid w:val="00A56404"/>
     <w:rsid w:val="00A56789"/>
     <w:rsid w:val="00A60E7D"/>
     <w:rsid w:val="00A62CB6"/>
     <w:rsid w:val="00A66C63"/>
     <w:rsid w:val="00A738C6"/>
     <w:rsid w:val="00A7744D"/>
     <w:rsid w:val="00A82266"/>
     <w:rsid w:val="00A83FCC"/>
     <w:rsid w:val="00A874A3"/>
     <w:rsid w:val="00AA224C"/>
     <w:rsid w:val="00AB338D"/>
     <w:rsid w:val="00AB752E"/>
     <w:rsid w:val="00AC7855"/>
     <w:rsid w:val="00AD0190"/>
     <w:rsid w:val="00AD102D"/>
     <w:rsid w:val="00AD329A"/>
     <w:rsid w:val="00AE2044"/>
     <w:rsid w:val="00AF2D76"/>
     <w:rsid w:val="00AF31D7"/>
+    <w:rsid w:val="00AF4B20"/>
     <w:rsid w:val="00AF6D2B"/>
     <w:rsid w:val="00AF7F03"/>
     <w:rsid w:val="00B00E15"/>
     <w:rsid w:val="00B136CE"/>
     <w:rsid w:val="00B238D9"/>
     <w:rsid w:val="00B30A34"/>
     <w:rsid w:val="00B329ED"/>
     <w:rsid w:val="00B45557"/>
     <w:rsid w:val="00B45EBF"/>
     <w:rsid w:val="00B46CF7"/>
     <w:rsid w:val="00B66787"/>
     <w:rsid w:val="00B6739B"/>
     <w:rsid w:val="00B73951"/>
     <w:rsid w:val="00B75A73"/>
     <w:rsid w:val="00B768DC"/>
     <w:rsid w:val="00B81BE9"/>
     <w:rsid w:val="00B8477D"/>
     <w:rsid w:val="00BA3130"/>
     <w:rsid w:val="00BA69A6"/>
     <w:rsid w:val="00BA6FC4"/>
     <w:rsid w:val="00BB4851"/>
     <w:rsid w:val="00BB7471"/>
     <w:rsid w:val="00BB76A0"/>
     <w:rsid w:val="00BD5A6D"/>
     <w:rsid w:val="00BE1B09"/>
     <w:rsid w:val="00BF24DE"/>
     <w:rsid w:val="00C01466"/>
     <w:rsid w:val="00C016A7"/>
     <w:rsid w:val="00C12948"/>
     <w:rsid w:val="00C1354B"/>
     <w:rsid w:val="00C14FF3"/>
     <w:rsid w:val="00C240E2"/>
+    <w:rsid w:val="00C43637"/>
     <w:rsid w:val="00C45A45"/>
     <w:rsid w:val="00C45EDD"/>
     <w:rsid w:val="00C4607D"/>
     <w:rsid w:val="00C51BEE"/>
     <w:rsid w:val="00C61899"/>
     <w:rsid w:val="00C64BF0"/>
     <w:rsid w:val="00C71B4B"/>
     <w:rsid w:val="00C87F9B"/>
     <w:rsid w:val="00C94CE2"/>
     <w:rsid w:val="00CB0354"/>
     <w:rsid w:val="00CC029C"/>
     <w:rsid w:val="00CC15EF"/>
     <w:rsid w:val="00CC1E59"/>
     <w:rsid w:val="00CD6AF2"/>
     <w:rsid w:val="00CE480D"/>
     <w:rsid w:val="00CF28CC"/>
     <w:rsid w:val="00CF3C15"/>
     <w:rsid w:val="00CF5344"/>
     <w:rsid w:val="00D0374E"/>
     <w:rsid w:val="00D03C7E"/>
     <w:rsid w:val="00D07F06"/>
     <w:rsid w:val="00D10EA8"/>
     <w:rsid w:val="00D25FBC"/>
     <w:rsid w:val="00D32E66"/>
     <w:rsid w:val="00D422BE"/>
@@ -7093,59 +7261,61 @@
     <w:rsid w:val="00EB5BC5"/>
     <w:rsid w:val="00EC12FC"/>
     <w:rsid w:val="00EC44DD"/>
     <w:rsid w:val="00EC7386"/>
     <w:rsid w:val="00EC7817"/>
     <w:rsid w:val="00EE0AC7"/>
     <w:rsid w:val="00EE49C9"/>
     <w:rsid w:val="00EE58F0"/>
     <w:rsid w:val="00EE7B0B"/>
     <w:rsid w:val="00EF1A8C"/>
     <w:rsid w:val="00EF2D24"/>
     <w:rsid w:val="00EF33D2"/>
     <w:rsid w:val="00EF3723"/>
     <w:rsid w:val="00F022ED"/>
     <w:rsid w:val="00F0251C"/>
     <w:rsid w:val="00F03B2D"/>
     <w:rsid w:val="00F0798B"/>
     <w:rsid w:val="00F11AE6"/>
     <w:rsid w:val="00F132AF"/>
     <w:rsid w:val="00F1402D"/>
     <w:rsid w:val="00F15D36"/>
     <w:rsid w:val="00F17E6A"/>
     <w:rsid w:val="00F21700"/>
     <w:rsid w:val="00F25887"/>
     <w:rsid w:val="00F3048F"/>
+    <w:rsid w:val="00F34EC6"/>
     <w:rsid w:val="00F3512A"/>
     <w:rsid w:val="00F42B20"/>
     <w:rsid w:val="00F64E91"/>
     <w:rsid w:val="00F702A2"/>
     <w:rsid w:val="00F71170"/>
     <w:rsid w:val="00F7478A"/>
     <w:rsid w:val="00F82F5F"/>
     <w:rsid w:val="00F84A21"/>
     <w:rsid w:val="00F85575"/>
+    <w:rsid w:val="00F85846"/>
     <w:rsid w:val="00F901A5"/>
     <w:rsid w:val="00F94D11"/>
     <w:rsid w:val="00F9678F"/>
     <w:rsid w:val="00F96ECD"/>
     <w:rsid w:val="00FB2D28"/>
     <w:rsid w:val="00FC4C3F"/>
     <w:rsid w:val="00FD1A84"/>
     <w:rsid w:val="00FD5B50"/>
     <w:rsid w:val="00FE3CE4"/>
     <w:rsid w:val="00FE76B1"/>
     <w:rsid w:val="00FF0399"/>
     <w:rsid w:val="00FF4D25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -8786,51 +8956,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1050959074">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9090,57 +9260,66 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100858E81E8D3D4C74BB860FD9F47101769" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c721ce0697b2eb0af000215b79fbfaa1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f314ccf6-9aa5-48cd-9363-a26f75899780" xmlns:ns3="3fc9b62a-bc61-4aac-89fe-00e1e567028b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="df38b36a86aa46f95a994e7b11f9d1e3" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100858E81E8D3D4C74BB860FD9F47101769" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb9e1545d013e5352484e8b395131ad3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f314ccf6-9aa5-48cd-9363-a26f75899780" xmlns:ns3="3fc9b62a-bc61-4aac-89fe-00e1e567028b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="424a9c4182176d018c501ede562d358d" ns2:_="" ns3:_="">
     <xsd:import namespace="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
     <xsd:import namespace="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -9350,115 +9529,118 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f314ccf6-9aa5-48cd-9363-a26f75899780">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3fc9b62a-bc61-4aac-89fe-00e1e567028b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8727F1EF-DCB0-4F63-A409-0495BBAD4952}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E89C209-AE47-41EB-A785-2123A6872636}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6C91CC-8DA5-40F1-8321-E4332997BBBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{436EFB09-7D42-44A5-8762-507F90969EE4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>704</Words>
-  <Characters>4014</Characters>
+  <Words>708</Words>
+  <Characters>4036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4709</CharactersWithSpaces>
+  <CharactersWithSpaces>4735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Marjolein Oorsprong</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100858E81E8D3D4C74BB860FD9F47101769</vt:lpwstr>
+  </property>
+</Properties>
+</file>