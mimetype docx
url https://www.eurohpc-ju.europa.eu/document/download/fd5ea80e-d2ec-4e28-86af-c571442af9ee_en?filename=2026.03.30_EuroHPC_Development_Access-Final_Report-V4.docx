--- v0 (2026-04-14)
+++ v1 (2026-07-27)
@@ -960,174 +960,50 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DFD2A37" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="00225DC8" w:rsidRDefault="0077237C" w:rsidP="00C13538">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vega GPU (IZUM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0077237C" w:rsidRPr="004976AF" w14:paraId="33D5A09C" w14:textId="77777777" w:rsidTr="00C13538">
-[...122 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="0077237C" w:rsidRPr="004976AF" w14:paraId="14AC5955" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-102045852"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="257F4588" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
@@ -1140,81 +1016,56 @@
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E9B497A" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina</w:t>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>MeluXina CPU (LuxProvide)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="210542109"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="465E8358" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
                 <w:pPr>
@@ -1226,81 +1077,56 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004976AF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32E19F63" w14:textId="77777777" w:rsidR="0077237C" w:rsidRPr="004976AF" w:rsidRDefault="0077237C" w:rsidP="00C13538">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina</w:t>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>MeluXina GPU (LuxProvide)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37A8C" w:rsidRPr="004976AF" w14:paraId="7037D60A" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="1233129791"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
@@ -1317,88 +1143,63 @@
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4113D4E9" w14:textId="430C4BFC" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF03AC">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MeluXina</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> FPGA</w:t>
+              <w:t>MeluXina FPGA</w:t>
             </w:r>
             <w:r w:rsidR="006761B6">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (LuxProvide)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="303830748"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="30DBC064" w14:textId="23D627A5" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
@@ -1422,67 +1223,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79709CAF" w14:textId="471D68D1" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC14E5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Discoverer GPU</w:t>
             </w:r>
             <w:r w:rsidR="006761B6">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (SofiaTech)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37A8C" w:rsidRPr="004976AF" w14:paraId="5384A986" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-859349357"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
@@ -1504,67 +1289,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A2A23CB" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRPr="004976AF" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Discoverer CPU (</w:t>
-[...15 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Discoverer CPU (SofiaTech)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-1563472244"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5DABE4AE" w14:textId="77777777" w:rsidR="00D37A8C" w:rsidRDefault="00D37A8C" w:rsidP="00D37A8C">
                 <w:pPr>
@@ -2111,50 +1880,51 @@
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 ACC (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B2D94" w:rsidRPr="004976AF" w14:paraId="3B0B9B19" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-2048133311"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="43ADE4F4" w14:textId="784B58DA" w:rsidR="004B2D94" w:rsidRDefault="004B2D94" w:rsidP="004B2D94">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2178,303 +1948,441 @@
               </w:rPr>
               <w:t>MN5 HBM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-80151545"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1153" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="709429DF" w14:textId="6CAB2109" w:rsidR="004B2D94" w:rsidRDefault="004B2D94" w:rsidP="004B2D94">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F1746FF" w14:textId="7C1F48FB" w:rsidR="004B2D94" w:rsidRDefault="004B2D94" w:rsidP="004B2D94">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MN5 NG-GPP (BSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952CA7" w:rsidRPr="004976AF" w14:paraId="7BA58AA4" w14:textId="77777777" w:rsidTr="00C13538">
+      <w:tr w:rsidR="00064547" w:rsidRPr="004976AF" w14:paraId="7BA58AA4" w14:textId="77777777" w:rsidTr="00C13538">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="-18554474"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="684" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="36C036BC" w14:textId="59F9D338" w:rsidR="00952CA7" w:rsidRDefault="00952CA7" w:rsidP="00952CA7">
+              <w:p w14:paraId="36C036BC" w14:textId="3B32BD5C" w:rsidR="00064547" w:rsidRDefault="00064547" w:rsidP="00064547">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07008D5D" w14:textId="6029016E" w:rsidR="00952CA7" w:rsidRPr="00497A54" w:rsidRDefault="00952CA7" w:rsidP="00952CA7">
+          <w:p w14:paraId="07008D5D" w14:textId="21C4EC56" w:rsidR="00064547" w:rsidRPr="00497A54" w:rsidRDefault="00064547" w:rsidP="00064547">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Jupiter </w:t>
             </w:r>
             <w:r w:rsidRPr="00497A54">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Booster</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (FZJ)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:r w:rsidR="0011732A">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>JSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:id w:val="-575363254"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1153" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B3BCBB4" w14:textId="0C59E1EA" w:rsidR="00064547" w:rsidRDefault="00064547" w:rsidP="00064547">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00028499" w14:textId="73D3DFA3" w:rsidR="00064547" w:rsidRDefault="00064547" w:rsidP="00064547">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Arrhenius GPU (NAISS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00064547" w:rsidRPr="004976AF" w14:paraId="4AAF2B2A" w14:textId="77777777" w:rsidTr="00C13538">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:id w:val="-831065634"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="684" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="76BE4868" w14:textId="7422FA17" w:rsidR="00064547" w:rsidRDefault="00064547" w:rsidP="00064547">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CECA2A2" w14:textId="3B82DA17" w:rsidR="00064547" w:rsidRDefault="00064547" w:rsidP="00064547">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Arrhenius CPU (NAISS)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3BCBB4" w14:textId="77777777" w:rsidR="00952CA7" w:rsidRDefault="00952CA7" w:rsidP="00952CA7">
+          <w:p w14:paraId="1D280D93" w14:textId="77777777" w:rsidR="00064547" w:rsidRDefault="00064547" w:rsidP="00064547">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4031" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00028499" w14:textId="77777777" w:rsidR="00952CA7" w:rsidRDefault="00952CA7" w:rsidP="00952CA7">
+          <w:p w14:paraId="249D8976" w14:textId="77777777" w:rsidR="00064547" w:rsidRDefault="00064547" w:rsidP="00064547">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47826D85" w14:textId="77777777" w:rsidR="000448E9" w:rsidRPr="00E21EFB" w:rsidRDefault="000448E9" w:rsidP="003B26E0">
+    <w:p w14:paraId="47826D85" w14:textId="77777777" w:rsidR="000448E9" w:rsidRDefault="000448E9" w:rsidP="003B26E0">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E8F059" w14:textId="77777777" w:rsidR="002162F4" w:rsidRPr="00E21EFB" w:rsidRDefault="002162F4" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BED8DF4" w14:textId="5F171B90" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Principal Investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A446CE" w14:textId="5EF7BDB4" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please fill in the information </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the table below.</w:t>
+        <w:t>Please fill in the information in the table below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="7224"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C01E8" w:rsidRPr="00E21EFB" w14:paraId="499BFAB8" w14:textId="77777777" w:rsidTr="007C01E8">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BBC88A0" w14:textId="1F8EF1CD" w:rsidR="007C01E8" w:rsidRPr="00E21EFB" w:rsidRDefault="007C01E8" w:rsidP="003B26E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21EFB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AD21C7E" w14:textId="727CB1C6" w:rsidR="007C01E8" w:rsidRPr="00E21EFB" w:rsidRDefault="007C01E8" w:rsidP="003B26E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C01E8" w:rsidRPr="00E21EFB" w14:paraId="1E964D60" w14:textId="77777777" w:rsidTr="007C01E8">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2592,59 +2500,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E-mail Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7224" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C56529" w14:textId="77777777" w:rsidR="000D506C" w:rsidRPr="00E21EFB" w:rsidRDefault="000D506C" w:rsidP="003B26E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17BCBB23" w14:textId="3E63E610" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="197DBE12" w14:textId="6DFAB111" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADC3F91" w14:textId="085DE6B9" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Project information</w:t>
       </w:r>
     </w:p>
@@ -4781,79 +4680,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kind of parallelism used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B53AC65" w14:textId="6EA84447" w:rsidR="00515D67" w:rsidRPr="00E21EFB" w:rsidRDefault="00515D67" w:rsidP="00515D67">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please fill in the information in the box below (e.g., MPI, OpenMP, MPI/OpenMP, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> parallelism, etc.).</w:t>
+        <w:t>Please fill in the information in the box below (e.g., MPI, OpenMP, MPI/OpenMP, pthreads, embarrassingly parallelism, etc.).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014637E" w:rsidRPr="00E21EFB" w14:paraId="368D4666" w14:textId="77777777" w:rsidTr="00790AA4">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4885,65 +4756,51 @@
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Main libraries used, version and language. </w:t>
       </w:r>
       <w:r w:rsidR="002D1D7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Usage of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">/local </w:t>
+        <w:t xml:space="preserve">/usr/local </w:t>
       </w:r>
       <w:r w:rsidR="002D1D7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>libraries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021D3F0F" w14:textId="26B10980" w:rsidR="0072726C" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="0072726C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below: main libraries (e.g., FFTW, MKL, BLAS, LAPACK, etc.), language (</w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
@@ -4997,65 +4854,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35C9C68E" w14:textId="77777777" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="00F84A21" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A360D4" w14:textId="765D62BA" w:rsidR="00F84A21" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other software </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> on the EuroHPC </w:t>
+        <w:t xml:space="preserve">Other software used on the EuroHPC </w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">JU </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>systems. Usage of post-processing or pre-processing tools.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1900EAF2" w14:textId="31BB3C05" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -5079,59 +4922,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014637E" w:rsidRPr="00E21EFB" w14:paraId="24FCB282" w14:textId="77777777" w:rsidTr="00790AA4">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07BE2777" w14:textId="6D3B1B0D" w:rsidR="0014637E" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="00790AA4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2556DF83" w14:textId="2A698370" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2CE4340F" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D8841CE" w14:textId="194B7DF8" w:rsidR="0072726C" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="0072726C">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Compilation step</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243E5B50" w14:textId="77777777" w:rsidR="0072726C" w:rsidRPr="00E21EFB" w:rsidRDefault="0072726C" w:rsidP="003B26E0">
       <w:pPr>
@@ -5160,65 +4994,51 @@
     </w:p>
     <w:p w14:paraId="0F87B6BB" w14:textId="458644E4" w:rsidR="000C4315" w:rsidRPr="00E21EFB" w:rsidRDefault="000C4315" w:rsidP="000C4315">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (</w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>, script, etc.).</w:t>
+        <w:t xml:space="preserve"> makefile, script, etc.).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="0072726C" w:rsidRPr="00E21EFB" w14:paraId="7279DA97" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5393,63 +5213,56 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D8A32BE" w14:textId="09C961D1" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492E19C9" w14:textId="66321B26" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Were</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> any tools for studying the behavior of the code used?</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Were any tools for studying the behavior of the code used?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A015BB" w14:textId="762E3CBD" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
@@ -5475,59 +5288,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w14:paraId="23C04921" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="006E5505" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00AF183B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22C24631" w14:textId="49ADEB28" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="302330DA" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49805247" w14:textId="2209542B" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Execution step</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1279E184" w14:textId="68CD2E50" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00D10EA8">
@@ -5668,136 +5472,99 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w14:paraId="7650E869" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="279ABCFC" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="00AF183B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23B0FA61" w14:textId="57820FB0" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="003B26E0">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="33A0B279" w14:textId="77777777" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00D10EA8" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10333AB9" w14:textId="3B0FB3EE" w:rsidR="00D10EA8" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Communication patterns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328C1C50" w14:textId="5D448F60" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you know which </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>If you know which are the main communication patterns used in your code configuration,</w:t>
+      </w:r>
+      <w:r w:rsidR="0086507A">
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>are the main communication patterns</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> mentioned below (click once in the box to select it, click again to unselect):</w:t>
+        <w:t xml:space="preserve"> select the ones from the mentioned below (click once in the box to select it, click again to unselect):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="5235"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B73951" w:rsidRPr="00E21EFB" w14:paraId="3C964A03" w14:textId="77777777" w:rsidTr="00B73951">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:sdt>
@@ -6223,59 +5990,50 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5235" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41E4C770" w14:textId="63E65511" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21EFB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>All to all</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5207CCA8" w14:textId="77777777" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="003B26E0">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5E39FA05" w14:textId="2F6CE826" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0012C0C4" w14:textId="2F2A9534" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00BB13D6" w:rsidP="00B73951">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00B73951" w:rsidRPr="00E21EFB">
         <w:rPr>
@@ -6283,65 +6041,51 @@
         </w:rPr>
         <w:t>calability testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA84DFA" w14:textId="56FF68EF" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F697F7A" w14:textId="40B56948" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00B73951" w:rsidP="00B73951">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Summary of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> from the scalability testing</w:t>
+        <w:t>Summary of the obtained results from the scalability testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6125D1A7" w14:textId="527FC888" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="0086507A" w:rsidP="00B73951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please s</w:t>
       </w:r>
       <w:r w:rsidR="00B73951" w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">how the scaling behavior of </w:t>
       </w:r>
       <w:r w:rsidR="00E21EFB" w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -6455,100 +6199,77 @@
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Images or graphics showing results from the scalability testing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69161F5A" w14:textId="1E3E31E8" w:rsidR="00B73951" w:rsidRPr="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">All tables and figures (including photographs, schemas, graphs and diagrams) should be numbered with Arabic numerals (1, </w:t>
-[...13 lines deleted...]
-        <w:t>n) and</w:t>
+        <w:t>All tables and figures (including photographs, schemas, graphs and diagrams) should be numbered with Arabic numerals (1, 2,...n) and</w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">include a descriptive caption. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA282D">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please attach the images to this form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> (minimum resolution 300 dpi).</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="72CECBF1" w14:textId="0272DB55" w:rsidR="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5163F5F7" w14:textId="5C0D511C" w:rsidR="00E21EFB" w:rsidRPr="00E21EFB" w:rsidRDefault="00E21EFB" w:rsidP="00E21EFB">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Data to deploy scalability curves</w:t>
       </w:r>
     </w:p>
@@ -6981,65 +6702,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strong scaling curve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="185A7736" w14:textId="202D5A80" w:rsidR="00E21EFB" w:rsidRPr="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please include the data </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> deploy the scalability curve when the number of processors varies for a fixed total problem size.</w:t>
+        <w:t>Please include the data in order to deploy the scalability curve when the number of processors varies for a fixed total problem size.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8363" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1673"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA224C" w:rsidRPr="00EF5F38" w14:paraId="1AE097A0" w14:textId="77777777" w:rsidTr="00264CAB">
@@ -7401,65 +7108,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Weak scaling curve</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F5F4A4" w14:textId="6053D669" w:rsidR="00E21EFB" w:rsidRPr="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA224C">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please include the data </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> deploy the scalability curve when the number of processors varies for a fixed problem size per processor.</w:t>
+        <w:t>Please include the data in order to deploy the scalability curve when the number of processors varies for a fixed problem size per processor.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8363" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="1673"/>
         <w:gridCol w:w="1673"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA224C" w:rsidRPr="00EF5F38" w14:paraId="10DAA2E4" w14:textId="77777777" w:rsidTr="00264CAB">
@@ -7846,180 +7539,154 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA224C" w:rsidRPr="00E21EFB" w14:paraId="1AD277D6" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B760CB7" w14:textId="77777777" w:rsidR="00AA224C" w:rsidRPr="00E21EFB" w:rsidRDefault="00AA224C" w:rsidP="00AF183B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31C261FC" w14:textId="6251AEE8" w:rsidR="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00E21EFB">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="72AFEDAB" w14:textId="623DAED5" w:rsidR="00144A28" w:rsidRDefault="00144A28" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73690900" w14:textId="3263CC13" w:rsidR="00144A28" w:rsidRDefault="00232E6E" w:rsidP="00232E6E">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Development and optimization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1E3FE0" w14:textId="298548BF" w:rsidR="00144A28" w:rsidRDefault="00144A28" w:rsidP="00232E6E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02E1EA59" w14:textId="18964E81" w:rsidR="00232E6E" w:rsidRDefault="00232E6E" w:rsidP="00232E6E">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Summary of the obtained results from the enabling process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE819D2" w14:textId="3EA93CEF" w:rsidR="00232E6E" w:rsidRPr="00AA224C" w:rsidRDefault="00232E6E" w:rsidP="00232E6E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Please describe the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">spent </w:t>
       </w:r>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>effort</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">effort. Which progress </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtleEmphasis"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Which progress </w:t>
+        <w:t xml:space="preserve"> achieve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>was</w:t>
+        <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve"> achieve</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">? Please describe in detail which enabling work was performed (porting, work on algorithms, I/O…etc.). </w:t>
+      </w:r>
+      <w:r w:rsidR="003727C8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00232E6E">
+        <w:t>List problems</w:t>
+      </w:r>
+      <w:r w:rsidR="0036384F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t xml:space="preserve">? Please describe in detail which enabling work was performed (porting, work on algorithms, I/O…etc.). </w:t>
-[...20 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> encountered, if any</w:t>
+      </w:r>
       <w:r w:rsidR="003727C8">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>(maximum 500 words)</w:t>
       </w:r>
       <w:r w:rsidR="0036384F">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
@@ -8077,77 +7744,55 @@
         <w:t>Used tools for the code analysis, if applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FCB9FA" w14:textId="6CE1C780" w:rsidR="00232E6E" w:rsidRPr="00E21EFB" w:rsidRDefault="00232E6E" w:rsidP="00232E6E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00232E6E">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
-        <w:t>Scalasca</w:t>
-[...20 lines deleted...]
-        <w:t>, etc.</w:t>
+        <w:t>Scalasca, Vampir, etc.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>) (maximum 500 words)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="002060"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="002060"/>
@@ -8352,103 +7997,96 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9727"/>
       </w:tblGrid>
       <w:tr w:rsidR="00232E6E" w:rsidRPr="00E21EFB" w14:paraId="633A95D7" w14:textId="77777777" w:rsidTr="00AF183B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9727" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F218010" w14:textId="77777777" w:rsidR="00232E6E" w:rsidRPr="00E21EFB" w:rsidRDefault="00232E6E" w:rsidP="00AF183B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DCC2548" w14:textId="0BBEF527" w:rsidR="00232E6E" w:rsidRDefault="00232E6E" w:rsidP="00E21EFB">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="68E9299F" w14:textId="77777777" w:rsidR="00232E6E" w:rsidRDefault="00232E6E" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E460140" w14:textId="65011E90" w:rsidR="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Results on Input/Output</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9CCF6C" w14:textId="7AC4A8FE" w:rsidR="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DEAD995" w14:textId="269B0360" w:rsidR="00AA224C" w:rsidRPr="00E21EFB" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Size of the data and/or the number of files</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AA2A4E" w14:textId="684E1DFB" w:rsidR="00AA224C" w:rsidRPr="00E21EFB" w:rsidRDefault="00AA224C" w:rsidP="00AA224C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> (maximum 300 words).</w:t>
       </w:r>
@@ -8591,50 +8229,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FEBEAAC" w14:textId="1C29C655" w:rsidR="00AA224C" w:rsidRDefault="00AA224C" w:rsidP="00E21EFB">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09AA77E9" w14:textId="70A0175F" w:rsidR="00AA224C" w:rsidRDefault="00DA33E1" w:rsidP="00DA33E1">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Main results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10209E02" w14:textId="77777777" w:rsidR="00DA33E1" w:rsidRDefault="00DA33E1" w:rsidP="00DA33E1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22082FF4" w14:textId="7D93753C" w:rsidR="00DA33E1" w:rsidRPr="00DA33E1" w:rsidRDefault="00DA33E1" w:rsidP="00DA33E1">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA33E1">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
@@ -8852,51 +8491,50 @@
         <w:t>Feedback and technical deployment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AF2E11" w14:textId="13870191" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D53E4C7" w14:textId="050D0385" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Feedback on the </w:t>
       </w:r>
       <w:r w:rsidR="00280414" w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>centers</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/EuroHPC</w:t>
       </w:r>
       <w:r w:rsidR="0086507A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> JU</w:t>
       </w:r>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8967,65 +8605,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CC67FFD" w14:textId="55FCBEEA" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C350A65" w14:textId="61B200B2" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explanation of how the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used</w:t>
+        <w:t>Explanation of how the computer time was used compared with the work plan presented in the proposal. Justification of discrepancies, especially if the computer time was not completely used</w:t>
       </w:r>
       <w:r w:rsidR="004904D0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E7E8F9" w14:textId="333AFA1B" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21EFB">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
         </w:rPr>
         <w:t>Please fill in the information in the box below (maximum 500 words).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -9066,50 +8690,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36A87283" w14:textId="4CCC86D4" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="543457B8" w14:textId="1B3EA3F8" w:rsidR="001D6B33" w:rsidRPr="001D6B33" w:rsidRDefault="001D6B33" w:rsidP="001D6B33">
       <w:pPr>
         <w:pStyle w:val="EuroHPCJUHeading2"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk109743477"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Willingness to apply to EuroHPC</w:t>
       </w:r>
       <w:r w:rsidR="005C0ED6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> JU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Access Modes in the future</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="088014F8" w14:textId="4EAE3278" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="0014637E" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9170,61 +8795,61 @@
     </w:p>
     <w:p w14:paraId="5C5AB785" w14:textId="77777777" w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidRDefault="00D64230" w:rsidP="003B26E0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D64230" w:rsidRPr="00E21EFB" w:rsidSect="00F96ECD">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="335" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A75CDC6" w14:textId="77777777" w:rsidR="00C3767B" w:rsidRDefault="00C3767B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="30808AA9" w14:textId="77777777" w:rsidR="00E54783" w:rsidRDefault="00E54783" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DEEFDAF" w14:textId="77777777" w:rsidR="00C3767B" w:rsidRDefault="00C3767B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="11D29518" w14:textId="77777777" w:rsidR="00E54783" w:rsidRDefault="00E54783" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9331,51 +8956,51 @@
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="24E6D0B8" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
+            <v:line w14:anchorId="5161DF23" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="-3.35pt,632.15pt" to="490.9pt,632.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKgBcmtwEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1GkFyzk4cC5F&#10;G7TNB9DU0iLAF0jGkv++y7UtB02AokEuFJfcmZ0drla3ozXsADFp71o+n9WcgZO+027f8sff209f&#10;OEtZuE4Y76DlR0j8dv3xw2oIDSx8700HkSGJS80QWt7nHJqqSrIHK9LMB3B4qXy0ImMY91UXxYDs&#10;1lSLul5Wg49diF5CSnh6d7rka+JXCmT+oVSCzEzLUVumNdK6K2u1XolmH0XotTzLEG9QYYV2WHSi&#10;uhNZsKeoX1BZLaNPXuWZ9LbySmkJ1AN2M6//6uZXLwJQL2hOCpNN6f1o5ffDxj1EtGEIqUnhIZYu&#10;RhVt+aI+NpJZx8ksGDOTeLhc3Cy/3nzmTF7uqiswxJTvwVtWNi032pU+RCMO31LGYph6SSnHxpU1&#10;eaO7rTaGgrjfbUxkB4Evt91u6poeC4HP0jAq0OqqnXb5aOBE+xMU0x2qnVN5GiuYaIWU4PK8DAEx&#10;YXaBKZQwAet/A8/5BQo0cv8DnhBU2bs8ga12Pr5WPY8XyeqUf3Hg1HexYOe7I70qWYOzQx2e57wM&#10;5/OY4Ne/cf0HAAD//wMAUEsDBBQABgAIAAAAIQAtagvN3AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NS8NAEIbvgv9hGcFbu2mVWGM2pQgteGwVvE6y0ySanQ2726b+e8eD6HHeeXg/yvXFDepM&#10;IfaeDSzmGSjixtueWwNvr9vZClRMyBYHz2TgiyKsq+urEgvrJ97T+ZBaJSYcCzTQpTQWWsemI4dx&#10;7kdi+R19cJjkDK22AScxd4NeZlmuHfYsCR2O9NxR83k4OQPtblPvtiGg/uC8t9P+Jb0fR2Nuby6b&#10;J1CJLukPhp/6Uh0q6VT7E9uoBgOz/EFI0Zf5/R0oIR5XCxlT/0q6KvX/EdU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqAFya3AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1qC83cAAAADAEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#ffc000">
               <w10:wrap type="square" anchorx="margin" anchory="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="114"/>
       <w:tblW w:w="10042" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2093"/>
       <w:gridCol w:w="6804"/>
@@ -9512,95 +9137,102 @@
           </w:r>
           <w:r w:rsidR="00AF2D76">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00144A28">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>Development</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> Access – Final Report</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1145" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="671E78C3" w14:textId="3C1DDC65" w:rsidR="00FB2D28" w:rsidRDefault="004B2D94" w:rsidP="00BB4851">
+        <w:p w14:paraId="671E78C3" w14:textId="49513CB1" w:rsidR="00FB2D28" w:rsidRDefault="00A70402" w:rsidP="00BB4851">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>27</w:t>
+            <w:t>30</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
+          <w:r w:rsidR="004B2D94">
+            <w:rPr>
+              <w:noProof/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>0</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>03</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="004717D9">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/20</w:t>
           </w:r>
           <w:r w:rsidR="00115D93">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="004B2D94">
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-264308325"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
@@ -9619,79 +9251,79 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="380F1C8C" w14:textId="77777777" w:rsidR="00905029" w:rsidRDefault="00905029" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00C3767B" w:rsidP="00905029">
+      <w:p w14:paraId="567BD843" w14:textId="1143D84C" w:rsidR="00B768DC" w:rsidRPr="003C55EC" w:rsidRDefault="00E54783" w:rsidP="00905029">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:b/>
             <w:noProof/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D309D2B" w14:textId="77777777" w:rsidR="00C3767B" w:rsidRDefault="00C3767B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="3566926E" w14:textId="77777777" w:rsidR="00E54783" w:rsidRDefault="00E54783" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C912FFE" w14:textId="77777777" w:rsidR="00C3767B" w:rsidRDefault="00C3767B" w:rsidP="000E7B6E">
+    <w:p w14:paraId="628DC69F" w14:textId="77777777" w:rsidR="00E54783" w:rsidRDefault="00E54783" w:rsidP="000E7B6E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120955C8" w14:textId="238D4488" w:rsidR="0097433E" w:rsidRDefault="00F96ECD" w:rsidP="00E5696D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="4513" w:hanging="4513"/>
     </w:pPr>
     <w:bookmarkStart w:id="2" w:name="page1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -10985,118 +10617,121 @@
   <w:num w:numId="12" w16cid:durableId="1132793717">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1213273301">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="930699039">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1283727607">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D422BE"/>
     <w:rsid w:val="000033F6"/>
     <w:rsid w:val="000071C2"/>
     <w:rsid w:val="0001100D"/>
     <w:rsid w:val="00023065"/>
     <w:rsid w:val="00030D4E"/>
     <w:rsid w:val="00043C0D"/>
     <w:rsid w:val="000448E9"/>
     <w:rsid w:val="00046FE3"/>
     <w:rsid w:val="0005432C"/>
     <w:rsid w:val="000603DE"/>
+    <w:rsid w:val="00064547"/>
     <w:rsid w:val="000648F1"/>
     <w:rsid w:val="0009413B"/>
     <w:rsid w:val="000B0078"/>
     <w:rsid w:val="000B0568"/>
     <w:rsid w:val="000C4315"/>
     <w:rsid w:val="000D2B92"/>
     <w:rsid w:val="000D506C"/>
     <w:rsid w:val="000D6031"/>
     <w:rsid w:val="000D6252"/>
     <w:rsid w:val="000E3CED"/>
     <w:rsid w:val="000E7B6E"/>
+    <w:rsid w:val="00113697"/>
     <w:rsid w:val="00115D93"/>
+    <w:rsid w:val="0011732A"/>
     <w:rsid w:val="0012524F"/>
     <w:rsid w:val="00126EF4"/>
     <w:rsid w:val="00133CFE"/>
     <w:rsid w:val="00144A28"/>
     <w:rsid w:val="0014637E"/>
     <w:rsid w:val="00146C13"/>
     <w:rsid w:val="00160B82"/>
     <w:rsid w:val="00186FC8"/>
     <w:rsid w:val="00197C34"/>
     <w:rsid w:val="001A0268"/>
     <w:rsid w:val="001B7E6E"/>
     <w:rsid w:val="001C1F20"/>
     <w:rsid w:val="001D6B33"/>
     <w:rsid w:val="001E0A2F"/>
     <w:rsid w:val="001F41FC"/>
     <w:rsid w:val="00200070"/>
     <w:rsid w:val="00200E59"/>
     <w:rsid w:val="0020122F"/>
     <w:rsid w:val="00204AD2"/>
     <w:rsid w:val="00207C8D"/>
     <w:rsid w:val="00211F9E"/>
+    <w:rsid w:val="002162F4"/>
     <w:rsid w:val="00221582"/>
     <w:rsid w:val="002308EE"/>
     <w:rsid w:val="00232E6E"/>
     <w:rsid w:val="00237D02"/>
     <w:rsid w:val="00243034"/>
     <w:rsid w:val="0024691F"/>
     <w:rsid w:val="0024784A"/>
     <w:rsid w:val="00251AC4"/>
     <w:rsid w:val="0025714C"/>
     <w:rsid w:val="002637D0"/>
     <w:rsid w:val="00264CAB"/>
     <w:rsid w:val="00267550"/>
     <w:rsid w:val="00274C4B"/>
     <w:rsid w:val="00280414"/>
     <w:rsid w:val="0028051A"/>
     <w:rsid w:val="00283C65"/>
     <w:rsid w:val="002A2FDB"/>
     <w:rsid w:val="002B2D1B"/>
     <w:rsid w:val="002B6D98"/>
     <w:rsid w:val="002C159B"/>
     <w:rsid w:val="002C5F47"/>
     <w:rsid w:val="002D0A2E"/>
     <w:rsid w:val="002D1D7F"/>
     <w:rsid w:val="002D3163"/>
     <w:rsid w:val="002F512D"/>
@@ -11220,66 +10855,68 @@
     <w:rsid w:val="00661F39"/>
     <w:rsid w:val="00673535"/>
     <w:rsid w:val="006752AA"/>
     <w:rsid w:val="006761B6"/>
     <w:rsid w:val="00680D05"/>
     <w:rsid w:val="006821CB"/>
     <w:rsid w:val="006825A6"/>
     <w:rsid w:val="006832B8"/>
     <w:rsid w:val="006A02A9"/>
     <w:rsid w:val="006B4CC7"/>
     <w:rsid w:val="006C0C24"/>
     <w:rsid w:val="006C20BF"/>
     <w:rsid w:val="006C57CC"/>
     <w:rsid w:val="006D79E6"/>
     <w:rsid w:val="006F3141"/>
     <w:rsid w:val="006F5865"/>
     <w:rsid w:val="006F6735"/>
     <w:rsid w:val="007005A9"/>
     <w:rsid w:val="00707C7C"/>
     <w:rsid w:val="0071498C"/>
     <w:rsid w:val="00716151"/>
     <w:rsid w:val="00722912"/>
     <w:rsid w:val="007240C3"/>
     <w:rsid w:val="0072726C"/>
     <w:rsid w:val="00732B73"/>
+    <w:rsid w:val="0074096E"/>
     <w:rsid w:val="00746D3D"/>
     <w:rsid w:val="00751B04"/>
     <w:rsid w:val="0075431D"/>
     <w:rsid w:val="00756AAC"/>
     <w:rsid w:val="00757C97"/>
     <w:rsid w:val="00761A7C"/>
     <w:rsid w:val="00766E2F"/>
     <w:rsid w:val="0077237C"/>
     <w:rsid w:val="007774EF"/>
     <w:rsid w:val="00784A75"/>
     <w:rsid w:val="007853CC"/>
     <w:rsid w:val="00787F50"/>
     <w:rsid w:val="007961EA"/>
     <w:rsid w:val="007B5FD2"/>
     <w:rsid w:val="007B6270"/>
     <w:rsid w:val="007B70AA"/>
+    <w:rsid w:val="007B71B6"/>
     <w:rsid w:val="007C01E8"/>
     <w:rsid w:val="007D7D35"/>
     <w:rsid w:val="007E0BA0"/>
     <w:rsid w:val="007E0D91"/>
     <w:rsid w:val="007F3A92"/>
     <w:rsid w:val="007F4ECF"/>
     <w:rsid w:val="00800883"/>
     <w:rsid w:val="00815DC8"/>
     <w:rsid w:val="00816F8F"/>
     <w:rsid w:val="00835347"/>
     <w:rsid w:val="00836B5B"/>
     <w:rsid w:val="00843699"/>
     <w:rsid w:val="00856A20"/>
     <w:rsid w:val="00857D68"/>
     <w:rsid w:val="008623F0"/>
     <w:rsid w:val="00864712"/>
     <w:rsid w:val="008648EE"/>
     <w:rsid w:val="0086507A"/>
     <w:rsid w:val="00870456"/>
     <w:rsid w:val="00871601"/>
     <w:rsid w:val="008837BA"/>
     <w:rsid w:val="008920C0"/>
     <w:rsid w:val="008953BB"/>
     <w:rsid w:val="00896D03"/>
     <w:rsid w:val="008A5BC3"/>
@@ -11314,91 +10951,93 @@
     <w:rsid w:val="009D66E1"/>
     <w:rsid w:val="009E158F"/>
     <w:rsid w:val="009E4572"/>
     <w:rsid w:val="009F106F"/>
     <w:rsid w:val="009F191E"/>
     <w:rsid w:val="009F1E81"/>
     <w:rsid w:val="00A05A48"/>
     <w:rsid w:val="00A123C3"/>
     <w:rsid w:val="00A1420F"/>
     <w:rsid w:val="00A21C18"/>
     <w:rsid w:val="00A22D26"/>
     <w:rsid w:val="00A25135"/>
     <w:rsid w:val="00A252DA"/>
     <w:rsid w:val="00A2565E"/>
     <w:rsid w:val="00A34A2C"/>
     <w:rsid w:val="00A34DFF"/>
     <w:rsid w:val="00A35BD6"/>
     <w:rsid w:val="00A37658"/>
     <w:rsid w:val="00A4364D"/>
     <w:rsid w:val="00A47E7B"/>
     <w:rsid w:val="00A56404"/>
     <w:rsid w:val="00A56789"/>
     <w:rsid w:val="00A60E7D"/>
     <w:rsid w:val="00A62CB6"/>
     <w:rsid w:val="00A66C63"/>
+    <w:rsid w:val="00A70402"/>
     <w:rsid w:val="00A738C6"/>
     <w:rsid w:val="00A7744D"/>
     <w:rsid w:val="00A83FCC"/>
     <w:rsid w:val="00AA224C"/>
     <w:rsid w:val="00AB2143"/>
     <w:rsid w:val="00AB338D"/>
     <w:rsid w:val="00AB752E"/>
     <w:rsid w:val="00AC7855"/>
     <w:rsid w:val="00AD0190"/>
     <w:rsid w:val="00AD102D"/>
     <w:rsid w:val="00AE2044"/>
     <w:rsid w:val="00AF2D76"/>
     <w:rsid w:val="00AF6D2B"/>
     <w:rsid w:val="00AF7F03"/>
     <w:rsid w:val="00B00E15"/>
     <w:rsid w:val="00B136CE"/>
     <w:rsid w:val="00B15B8E"/>
     <w:rsid w:val="00B238D9"/>
     <w:rsid w:val="00B245BC"/>
     <w:rsid w:val="00B307DD"/>
     <w:rsid w:val="00B30A34"/>
     <w:rsid w:val="00B329ED"/>
     <w:rsid w:val="00B45EBF"/>
     <w:rsid w:val="00B46CF7"/>
     <w:rsid w:val="00B46DB3"/>
     <w:rsid w:val="00B53FA2"/>
     <w:rsid w:val="00B66787"/>
     <w:rsid w:val="00B6739B"/>
     <w:rsid w:val="00B73951"/>
     <w:rsid w:val="00B75A73"/>
     <w:rsid w:val="00B768DC"/>
     <w:rsid w:val="00B81BE9"/>
     <w:rsid w:val="00B8477D"/>
     <w:rsid w:val="00BA3130"/>
     <w:rsid w:val="00BA69A6"/>
     <w:rsid w:val="00BA6FC4"/>
     <w:rsid w:val="00BB13D6"/>
     <w:rsid w:val="00BB4851"/>
     <w:rsid w:val="00BB7471"/>
     <w:rsid w:val="00BB76A0"/>
     <w:rsid w:val="00BC5257"/>
+    <w:rsid w:val="00BD4954"/>
     <w:rsid w:val="00BD5A6D"/>
     <w:rsid w:val="00BE1B09"/>
     <w:rsid w:val="00BF24DE"/>
     <w:rsid w:val="00C016A7"/>
     <w:rsid w:val="00C05C89"/>
     <w:rsid w:val="00C12948"/>
     <w:rsid w:val="00C1354B"/>
     <w:rsid w:val="00C14FF3"/>
     <w:rsid w:val="00C240E2"/>
     <w:rsid w:val="00C3767B"/>
     <w:rsid w:val="00C45A45"/>
     <w:rsid w:val="00C45EDD"/>
     <w:rsid w:val="00C4607D"/>
     <w:rsid w:val="00C51BEE"/>
     <w:rsid w:val="00C57F33"/>
     <w:rsid w:val="00C61899"/>
     <w:rsid w:val="00C64BF0"/>
     <w:rsid w:val="00C657DB"/>
     <w:rsid w:val="00C71B4B"/>
     <w:rsid w:val="00C87F9B"/>
     <w:rsid w:val="00C94CE2"/>
     <w:rsid w:val="00CC029C"/>
     <w:rsid w:val="00CC15EF"/>
     <w:rsid w:val="00CC1E59"/>
     <w:rsid w:val="00CD6AF2"/>
@@ -11433,50 +11072,51 @@
     <w:rsid w:val="00DB4DDC"/>
     <w:rsid w:val="00DB7034"/>
     <w:rsid w:val="00DC16A4"/>
     <w:rsid w:val="00DC2C38"/>
     <w:rsid w:val="00DC669B"/>
     <w:rsid w:val="00DD5E2B"/>
     <w:rsid w:val="00DE4D2F"/>
     <w:rsid w:val="00E01492"/>
     <w:rsid w:val="00E07B59"/>
     <w:rsid w:val="00E10466"/>
     <w:rsid w:val="00E12ED6"/>
     <w:rsid w:val="00E1490F"/>
     <w:rsid w:val="00E170FE"/>
     <w:rsid w:val="00E1788B"/>
     <w:rsid w:val="00E2092A"/>
     <w:rsid w:val="00E20DB7"/>
     <w:rsid w:val="00E21EFB"/>
     <w:rsid w:val="00E2213C"/>
     <w:rsid w:val="00E241EF"/>
     <w:rsid w:val="00E36D68"/>
     <w:rsid w:val="00E3771D"/>
     <w:rsid w:val="00E45970"/>
     <w:rsid w:val="00E45EB7"/>
     <w:rsid w:val="00E50C82"/>
     <w:rsid w:val="00E5306E"/>
+    <w:rsid w:val="00E54783"/>
     <w:rsid w:val="00E5519C"/>
     <w:rsid w:val="00E5696D"/>
     <w:rsid w:val="00E61092"/>
     <w:rsid w:val="00E80920"/>
     <w:rsid w:val="00E90541"/>
     <w:rsid w:val="00E94795"/>
     <w:rsid w:val="00EA0DBF"/>
     <w:rsid w:val="00EA2653"/>
     <w:rsid w:val="00EA282D"/>
     <w:rsid w:val="00EA46BC"/>
     <w:rsid w:val="00EA4CE1"/>
     <w:rsid w:val="00EA5728"/>
     <w:rsid w:val="00EB1CD5"/>
     <w:rsid w:val="00EB403B"/>
     <w:rsid w:val="00EB5BC5"/>
     <w:rsid w:val="00EC12FC"/>
     <w:rsid w:val="00EC14E5"/>
     <w:rsid w:val="00EC7386"/>
     <w:rsid w:val="00EC7817"/>
     <w:rsid w:val="00EE0AC7"/>
     <w:rsid w:val="00EE49C9"/>
     <w:rsid w:val="00EE58F0"/>
     <w:rsid w:val="00EE7B0B"/>
     <w:rsid w:val="00EF0644"/>
     <w:rsid w:val="00EF2D24"/>
@@ -13457,228 +13097,203 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17615853-7f91-438f-9534-afd54aeb325b">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f314ccf6-9aa5-48cd-9363-a26f75899780">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" xsi:nil="true"/>
-[...1 lines deleted...]
-    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="3fc9b62a-bc61-4aac-89fe-00e1e567028b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010011BD45769B505C47B741277D5A7E1AA2" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f59d5f134b35518477f51a8c1dd115bc">
-[...3 lines deleted...]
-    <xsd:import namespace="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100858E81E8D3D4C74BB860FD9F47101769" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb9e1545d013e5352484e8b395131ad3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f314ccf6-9aa5-48cd-9363-a26f75899780" xmlns:ns3="3fc9b62a-bc61-4aac-89fe-00e1e567028b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="424a9c4182176d018c501ede562d358d" ns2:_="" ns3:_="">
+    <xsd:import namespace="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
+    <xsd:import namespace="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17615853-7f91-438f-9534-afd54aeb325b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f314ccf6-9aa5-48cd-9363-a26f75899780" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c0b6b536-68da-4869-80cf-67b04ace3ce3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3fc9b62a-bc61-4aac-89fe-00e1e567028b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1b4d8597-6f18-48fb-88c2-3eefa884dd06}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4f61047b-3b18-41b7-9c13-88e2fbe1b5d2">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{27814c8c-c143-47b8-9686-42fda8d1ddfe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3fc9b62a-bc61-4aac-89fe-00e1e567028b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -13773,85 +13388,100 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6C91CC-8DA5-40F1-8321-E4332997BBBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F48CAA67-5A24-403C-BA7A-C51AC326CC9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
     <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28F8E647-3633-40D5-AA23-47ED8962530E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{862050F7-611E-46F0-9742-D92B31041E30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f314ccf6-9aa5-48cd-9363-a26f75899780"/>
+    <ds:schemaRef ds:uri="3fc9b62a-bc61-4aac-89fe-00e1e567028b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1239</Words>
-  <Characters>7063</Characters>
+  <Words>1235</Words>
+  <Characters>7044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8286</CharactersWithSpaces>
+  <CharactersWithSpaces>8263</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marjolein Oorsprong</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010011BD45769B505C47B741277D5A7E1AA2</vt:lpwstr>
+    <vt:lpwstr>0x010100858E81E8D3D4C74BB860FD9F47101769</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>